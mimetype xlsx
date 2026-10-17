--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="147">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -391,51 +391,51 @@
   <si>
     <t>Supervisores, directivos y docentes de los servicios de educación inicial</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
     <t xml:space="preserve">La población potencial está conformada por el total de niñas y niños de cero a tres años de edad que habitan en el estado de Jalisco, quienes se encuentran en edad de recibir servicios de educación inicial. Esta población incluye a aquellos que presentan limitado acceso a servicios de atención, cuidado y desarrollo infantil, especialmente en contextos de vulnerabilidad y alta marginación. </t>
   </si>
   <si>
     <t>Niños y Niñas</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t xml:space="preserve">SE1 </t>
   </si>
   <si>
     <t>Formación integral a estudiantes de educación básica para la mejora de los aprendizajes</t>
   </si>
   <si>
-    <t>Los recursos del programa son de origen federal y se transfieren a las Entidades Federativas mediante Convenio de Operación. Su ejercicio se realiza conforme a los Lineamientos de Operación del PEEI 2026 y la disponibilidad presupuestal autorizada.</t>
+    <t>El recurso se encuentra en proceso de dispersión.</t>
   </si>
   <si>
     <t>Ramo 11. Educación Pública</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle.php?codigo=5780787&amp;fecha=24/02/2026#gsc.tab=0</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2637</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2637</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoEvaluaciones/2637</t>
   </si>
   <si>
     <t>El Programa Expansión de la Educación Inicial (PEEI) no opera mediante una convocatoria pública; su implementación se realiza a partir de la publicación de los Lineamientos de Operación en el Diario Oficial de la Federación. La participación de las Entidades Federativas se formaliza mediante la entrega de la Carta Compromiso y la suscripción del Convenio de Operación en los plazos establecidos en la normativa aplicable.</t>
   </si>
@@ -907,55 +907,55 @@
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>110</v>
       </c>
       <c r="AH2" t="s">
         <v>110</v>
       </c>
       <c r="AI2" t="s">
         <v>110</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
         <v>2128.0</v>
       </c>
-      <c r="AN2" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN2" t="n">
+        <v>428.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>425.0</v>
       </c>
       <c r="AP2" t="s">
         <v>120</v>
       </c>
       <c r="AQ2" t="s">
         <v>121</v>
       </c>
       <c r="AR2" t="n">
         <v>1.213350587E7</v>
       </c>
       <c r="AS2" t="n">
         <v>0.0</v>
       </c>
       <c r="AT2" t="n">
         <v>1.213350587E7</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
@@ -1176,55 +1176,55 @@
       </c>
       <c r="AF3" t="s">
         <v>110</v>
       </c>
       <c r="AG3" t="s">
         <v>110</v>
       </c>
       <c r="AH3" t="s">
         <v>110</v>
       </c>
       <c r="AI3" t="s">
         <v>110</v>
       </c>
       <c r="AJ3" t="s">
         <v>146</v>
       </c>
       <c r="AK3" t="s">
         <v>118</v>
       </c>
       <c r="AL3" t="s">
         <v>119</v>
       </c>
       <c r="AM3" t="n">
         <v>2128.0</v>
       </c>
-      <c r="AN3" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN3" t="n">
+        <v>428.0</v>
+      </c>
+      <c r="AO3" t="n">
+        <v>425.0</v>
       </c>
       <c r="AP3" t="s">
         <v>120</v>
       </c>
       <c r="AQ3" t="s">
         <v>121</v>
       </c>
       <c r="AR3" t="n">
         <v>1.213350587E7</v>
       </c>
       <c r="AS3" t="n">
         <v>0.0</v>
       </c>
       <c r="AT3" t="n">
         <v>1.213350587E7</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>