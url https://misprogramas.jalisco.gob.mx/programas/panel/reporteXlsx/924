--- v0 (2026-05-03)
+++ v1 (2026-06-26)
@@ -1084,51 +1084,51 @@
       <c r="CC2" t="s">
         <v>93</v>
       </c>
       <c r="CD2" t="s">
         <v>93</v>
       </c>
       <c r="CE2" t="s">
         <v>93</v>
       </c>
       <c r="CF2" t="s">
         <v>126</v>
       </c>
       <c r="CG2" t="s">
         <v>127</v>
       </c>
       <c r="CH2" t="s">
         <v>128</v>
       </c>
       <c r="CI2" t="s">
         <v>129</v>
       </c>
       <c r="CJ2" t="s">
         <v>130</v>
       </c>
       <c r="CK2" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3" t="s">
         <v>90</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>92</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>94</v>
       </c>
       <c r="G3" t="s">
         <v>95</v>
       </c>
       <c r="H3" t="s">
@@ -1353,51 +1353,51 @@
       <c r="CC3" t="s">
         <v>93</v>
       </c>
       <c r="CD3" t="s">
         <v>93</v>
       </c>
       <c r="CE3" t="s">
         <v>93</v>
       </c>
       <c r="CF3" t="s">
         <v>126</v>
       </c>
       <c r="CG3" t="s">
         <v>127</v>
       </c>
       <c r="CH3" t="s">
         <v>128</v>
       </c>
       <c r="CI3" t="s">
         <v>129</v>
       </c>
       <c r="CJ3" t="s">
         <v>130</v>
       </c>
       <c r="CK3" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4" t="s">
         <v>90</v>
       </c>
       <c r="C4" t="s">
         <v>91</v>
       </c>
       <c r="D4" t="s">
         <v>92</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
         <v>94</v>
       </c>
       <c r="G4" t="s">
         <v>95</v>
       </c>
       <c r="H4" t="s">
@@ -1622,51 +1622,51 @@
       <c r="CC4" t="s">
         <v>93</v>
       </c>
       <c r="CD4" t="s">
         <v>93</v>
       </c>
       <c r="CE4" t="s">
         <v>93</v>
       </c>
       <c r="CF4" t="s">
         <v>126</v>
       </c>
       <c r="CG4" t="s">
         <v>127</v>
       </c>
       <c r="CH4" t="s">
         <v>128</v>
       </c>
       <c r="CI4" t="s">
         <v>129</v>
       </c>
       <c r="CJ4" t="s">
         <v>130</v>
       </c>
       <c r="CK4" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5" t="s">
         <v>90</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5" t="s">
         <v>92</v>
       </c>
       <c r="E5" t="s">
         <v>93</v>
       </c>
       <c r="F5" t="s">
         <v>94</v>
       </c>
       <c r="G5" t="s">
         <v>95</v>
       </c>
       <c r="H5" t="s">
@@ -1891,51 +1891,51 @@
       <c r="CC5" t="s">
         <v>93</v>
       </c>
       <c r="CD5" t="s">
         <v>93</v>
       </c>
       <c r="CE5" t="s">
         <v>93</v>
       </c>
       <c r="CF5" t="s">
         <v>126</v>
       </c>
       <c r="CG5" t="s">
         <v>127</v>
       </c>
       <c r="CH5" t="s">
         <v>128</v>
       </c>
       <c r="CI5" t="s">
         <v>129</v>
       </c>
       <c r="CJ5" t="s">
         <v>130</v>
       </c>
       <c r="CK5" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6" t="s">
         <v>90</v>
       </c>
       <c r="C6" t="s">
         <v>91</v>
       </c>
       <c r="D6" t="s">
         <v>92</v>
       </c>
       <c r="E6" t="s">
         <v>93</v>
       </c>
       <c r="F6" t="s">
         <v>94</v>
       </c>
       <c r="G6" t="s">
         <v>95</v>
       </c>
       <c r="H6" t="s">
@@ -2160,51 +2160,51 @@
       <c r="CC6" t="s">
         <v>93</v>
       </c>
       <c r="CD6" t="s">
         <v>93</v>
       </c>
       <c r="CE6" t="s">
         <v>93</v>
       </c>
       <c r="CF6" t="s">
         <v>126</v>
       </c>
       <c r="CG6" t="s">
         <v>127</v>
       </c>
       <c r="CH6" t="s">
         <v>128</v>
       </c>
       <c r="CI6" t="s">
         <v>129</v>
       </c>
       <c r="CJ6" t="s">
         <v>130</v>
       </c>
       <c r="CK6" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7" t="s">
         <v>90</v>
       </c>
       <c r="C7" t="s">
         <v>91</v>
       </c>
       <c r="D7" t="s">
         <v>92</v>
       </c>
       <c r="E7" t="s">
         <v>93</v>
       </c>
       <c r="F7" t="s">
         <v>94</v>
       </c>
       <c r="G7" t="s">
         <v>95</v>
       </c>
       <c r="H7" t="s">
@@ -2429,51 +2429,51 @@
       <c r="CC7" t="s">
         <v>93</v>
       </c>
       <c r="CD7" t="s">
         <v>93</v>
       </c>
       <c r="CE7" t="s">
         <v>93</v>
       </c>
       <c r="CF7" t="s">
         <v>126</v>
       </c>
       <c r="CG7" t="s">
         <v>127</v>
       </c>
       <c r="CH7" t="s">
         <v>128</v>
       </c>
       <c r="CI7" t="s">
         <v>129</v>
       </c>
       <c r="CJ7" t="s">
         <v>130</v>
       </c>
       <c r="CK7" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>89</v>
       </c>
       <c r="B8" t="s">
         <v>90</v>
       </c>
       <c r="C8" t="s">
         <v>91</v>
       </c>
       <c r="D8" t="s">
         <v>92</v>
       </c>
       <c r="E8" t="s">
         <v>93</v>
       </c>
       <c r="F8" t="s">
         <v>94</v>
       </c>
       <c r="G8" t="s">
         <v>95</v>
       </c>
       <c r="H8" t="s">
@@ -2698,51 +2698,51 @@
       <c r="CC8" t="s">
         <v>93</v>
       </c>
       <c r="CD8" t="s">
         <v>93</v>
       </c>
       <c r="CE8" t="s">
         <v>93</v>
       </c>
       <c r="CF8" t="s">
         <v>126</v>
       </c>
       <c r="CG8" t="s">
         <v>127</v>
       </c>
       <c r="CH8" t="s">
         <v>128</v>
       </c>
       <c r="CI8" t="s">
         <v>129</v>
       </c>
       <c r="CJ8" t="s">
         <v>130</v>
       </c>
       <c r="CK8" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>89</v>
       </c>
       <c r="B9" t="s">
         <v>90</v>
       </c>
       <c r="C9" t="s">
         <v>91</v>
       </c>
       <c r="D9" t="s">
         <v>92</v>
       </c>
       <c r="E9" t="s">
         <v>93</v>
       </c>
       <c r="F9" t="s">
         <v>94</v>
       </c>
       <c r="G9" t="s">
         <v>95</v>
       </c>
       <c r="H9" t="s">
@@ -2967,45 +2967,45 @@
       <c r="CC9" t="s">
         <v>93</v>
       </c>
       <c r="CD9" t="s">
         <v>93</v>
       </c>
       <c r="CE9" t="s">
         <v>93</v>
       </c>
       <c r="CF9" t="s">
         <v>126</v>
       </c>
       <c r="CG9" t="s">
         <v>127</v>
       </c>
       <c r="CH9" t="s">
         <v>128</v>
       </c>
       <c r="CI9" t="s">
         <v>129</v>
       </c>
       <c r="CJ9" t="s">
         <v>130</v>
       </c>
       <c r="CK9" t="n" s="1">
-        <v>46079.486446759256</v>
+        <v>46148.35482638889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>