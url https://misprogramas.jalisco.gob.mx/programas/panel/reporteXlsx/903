--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="134">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -356,96 +356,99 @@
   <si>
     <t>La entrega de los Sistemas Alternativos de Abastecimiento de Agua, se instalarán en domicilios beneficiados y espacios comunitarios.</t>
   </si>
   <si>
     <t>[Infraestructura básica]</t>
   </si>
   <si>
     <t>Sistemas de Captación de Agua de Lluvia (SCALL) Tanques de almacenamiento de 2,500, 1,100 y 5,000 litros, e instalación de los mismos.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>NO APLICA</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>Por medio de un intermediario</t>
   </si>
   <si>
-    <t>[Viviendas, Familias, Municipios, Colonias, Hogares]</t>
+    <t>[Viviendas, Municipios, Colonias, Familias, Hogares]</t>
   </si>
   <si>
     <t>Municipios, colonias y comunidades afectados por el desabasto de agua en el Área Metropolitana de Guadalajara y en las diversas regiones del interior del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>ND</t>
   </si>
   <si>
     <t xml:space="preserve">En el Área metropolitana de Guadalajara y al interior de sus Municipios que sufrieron el problema del desabasto de Agua.  </t>
   </si>
   <si>
     <t>Viviendas</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">S3B </t>
   </si>
   <si>
     <t>Nidos de Lluvia</t>
   </si>
   <si>
+    <t>Durante el mes de agosto se dará inicio a la entrega e instalación de los sistemas de captación de agua de lluvia, con el objetivo de que durante el mes de septiembre se vea reflejado el avance en el ejercicio del presupuesto correspondiente.</t>
+  </si>
+  <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24963/1774971200-2026-03-26-X.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2612</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2612</t>
   </si>
   <si>
     <t>LUIS ANSELMO LOPEZ CASILLAS</t>
   </si>
   <si>
-    <t>ENCARGADO DEL DESPACHO DE LA DIRECCION NIDOS DE LLUVIA</t>
+    <t>COORDINADOR ESPECIALIZADO L</t>
   </si>
   <si>
     <t>COMISION ESTATAL DEL AGUA DE JALISCO</t>
   </si>
   <si>
     <t>33-3030-9350</t>
   </si>
   <si>
     <t>luis.lopez@ceajalisco.gob.mx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -860,193 +863,193 @@
       </c>
       <c r="AF2" t="s">
         <v>109</v>
       </c>
       <c r="AG2" t="s">
         <v>109</v>
       </c>
       <c r="AH2" t="s">
         <v>109</v>
       </c>
       <c r="AI2" t="s">
         <v>109</v>
       </c>
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
         <v>2790.0</v>
       </c>
-      <c r="AN2" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>0.0</v>
       </c>
       <c r="AP2" t="s">
         <v>119</v>
       </c>
       <c r="AQ2" t="s">
         <v>120</v>
       </c>
       <c r="AR2" t="n">
         <v>8.0E7</v>
       </c>
       <c r="AS2" t="n">
         <v>8.0E7</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>121</v>
       </c>
       <c r="AY2" t="s">
         <v>122</v>
       </c>
       <c r="AZ2" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="BA2" t="s">
         <v>93</v>
       </c>
       <c r="BB2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BD2" t="s">
         <v>120</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BG2" t="s">
         <v>93</v>
       </c>
       <c r="BH2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BI2" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL2" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BM2" t="s">
         <v>93</v>
       </c>
       <c r="BN2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BO2" t="s">
         <v>93</v>
       </c>
       <c r="BP2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BQ2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BR2" t="s">
         <v>93</v>
       </c>
       <c r="BS2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BT2" t="s">
         <v>93</v>
       </c>
       <c r="BU2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BV2" t="s">
         <v>93</v>
       </c>
       <c r="BW2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BX2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BY2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BZ2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="CA2" t="s">
         <v>93</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46113.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46356.0</v>
       </c>
       <c r="CD2" t="s">
         <v>93</v>
       </c>
       <c r="CE2" t="s">
         <v>93</v>
       </c>
       <c r="CF2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CG2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CH2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CI2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CJ2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CK2" t="n" s="1">
-        <v>46094.665243055555</v>
+        <v>46261.48028935185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>