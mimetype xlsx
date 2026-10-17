--- v0 (2026-05-31)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="142">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -381,50 +381,53 @@
     <t>No aplica</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Empresas]</t>
   </si>
   <si>
     <t>personas jurídicas que presenten proyectos de inversión en el estado de Jalisco, con un monto mínimo de $15,000,000.00 (Quince millones de pesos 00/100 M.N.) para nuevas inversiones, y de $20,000,000.00 (Veinte millones de pesos 00/100 M.N.) para proyectos de expansión. Serán reconocidas las inversiones realizadas desde el 01 de octubre de 2025 y/o durante el ejercicio fiscal vigente, y no deberán exceder al 30 de noviembre de 2026.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>La población potencial está conformada por empresas pequeñas, medianas y grandes legalmente constituidas (personas jurídicas con actividad empresarial), tanto nacionales como extranjeras, ya establecidas o por establecerse en Jalisco, que cuenten con un proyecto de inversión para iniciar, ampliar o consolidar operaciones en la entidad.</t>
   </si>
   <si>
     <t>Empresas</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">S70 </t>
+  </si>
+  <si>
+    <t>Del monto total del presupuesto asignado al programa, parte del mismo se destina a gastos de operación del programa</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/25000/1774922710-2026-03-30-.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2647</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2647</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/por-programa</t>
   </si>
   <si>
     <t>Para la SEDECO son considerados beneficiarios o beneficiarios finales, todos aquellos solicitantes aprobados por el CIV y que ya se les dispersó el recurso. La distinción que proporciona la Secretaría sobre la cantidad de mujeres u hombres beneficiados, se basa en la información que captura el representante legal del proyecto beneficiado.</t>
   </si>
   <si>
     <t>Jonathan Iván Ramírez Gutiérrez</t>
   </si>
@@ -897,198 +900,198 @@
       <c r="AE2" t="s">
         <v>116</v>
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>111</v>
       </c>
       <c r="AI2" t="s">
         <v>111</v>
       </c>
       <c r="AJ2" t="s">
         <v>113</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
-        <v>70.0</v>
+        <v>15.0</v>
       </c>
       <c r="AN2" t="s">
         <v>93</v>
       </c>
       <c r="AO2" t="s">
         <v>93</v>
       </c>
       <c r="AP2" t="s">
         <v>119</v>
       </c>
       <c r="AQ2" t="s">
         <v>120</v>
       </c>
       <c r="AR2" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AS2" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>121</v>
       </c>
       <c r="AY2" t="s">
         <v>90</v>
       </c>
       <c r="AZ2" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="BA2" t="s">
         <v>93</v>
       </c>
       <c r="BB2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BD2" t="s">
         <v>120</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG2" t="s">
         <v>93</v>
       </c>
       <c r="BH2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BI2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BJ2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM2" t="s">
         <v>93</v>
       </c>
       <c r="BN2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BO2" t="s">
         <v>93</v>
       </c>
       <c r="BP2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BR2" t="s">
         <v>93</v>
       </c>
       <c r="BS2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BT2" t="s">
         <v>93</v>
       </c>
       <c r="BU2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BV2" t="s">
         <v>93</v>
       </c>
       <c r="BW2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BX2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BY2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BZ2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CA2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46174.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46203.0</v>
       </c>
       <c r="CD2" t="s">
         <v>93</v>
       </c>
       <c r="CE2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CF2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CG2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CH2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CI2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CJ2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46125.85827546296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3" t="s">
         <v>90</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>92</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>94</v>
       </c>
       <c r="G3" t="s">
@@ -1106,54 +1109,54 @@
       <c r="K3" t="s">
         <v>98</v>
       </c>
       <c r="L3" t="s">
         <v>99</v>
       </c>
       <c r="M3" t="s">
         <v>100</v>
       </c>
       <c r="N3" t="s">
         <v>101</v>
       </c>
       <c r="O3" t="s">
         <v>102</v>
       </c>
       <c r="P3" t="s">
         <v>103</v>
       </c>
       <c r="Q3" t="s">
         <v>104</v>
       </c>
       <c r="R3" t="s">
         <v>105</v>
       </c>
       <c r="S3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="T3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="U3" t="s">
         <v>108</v>
       </c>
       <c r="V3" t="s">
         <v>109</v>
       </c>
       <c r="W3" t="s">
         <v>110</v>
       </c>
       <c r="X3" t="s">
         <v>111</v>
       </c>
       <c r="Y3" t="s">
         <v>111</v>
       </c>
       <c r="Z3" t="s">
         <v>111</v>
       </c>
       <c r="AA3" t="s">
         <v>112</v>
       </c>
       <c r="AB3" t="s">
         <v>113</v>
       </c>
@@ -1166,198 +1169,198 @@
       <c r="AE3" t="s">
         <v>116</v>
       </c>
       <c r="AF3" t="s">
         <v>111</v>
       </c>
       <c r="AG3" t="s">
         <v>111</v>
       </c>
       <c r="AH3" t="s">
         <v>111</v>
       </c>
       <c r="AI3" t="s">
         <v>111</v>
       </c>
       <c r="AJ3" t="s">
         <v>113</v>
       </c>
       <c r="AK3" t="s">
         <v>117</v>
       </c>
       <c r="AL3" t="s">
         <v>118</v>
       </c>
       <c r="AM3" t="n">
-        <v>70.0</v>
+        <v>15.0</v>
       </c>
       <c r="AN3" t="s">
         <v>93</v>
       </c>
       <c r="AO3" t="s">
         <v>93</v>
       </c>
       <c r="AP3" t="s">
         <v>119</v>
       </c>
       <c r="AQ3" t="s">
         <v>120</v>
       </c>
       <c r="AR3" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AS3" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AT3" t="n">
         <v>0.0</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>
       <c r="AX3" t="s">
         <v>121</v>
       </c>
       <c r="AY3" t="s">
         <v>90</v>
       </c>
       <c r="AZ3" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="BA3" t="s">
         <v>93</v>
       </c>
       <c r="BB3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BD3" t="s">
         <v>120</v>
       </c>
       <c r="BE3" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG3" t="s">
         <v>93</v>
       </c>
       <c r="BH3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BI3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BJ3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM3" t="s">
         <v>93</v>
       </c>
       <c r="BN3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BO3" t="s">
         <v>93</v>
       </c>
       <c r="BP3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BR3" t="s">
         <v>93</v>
       </c>
       <c r="BS3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BT3" t="s">
         <v>93</v>
       </c>
       <c r="BU3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BV3" t="s">
         <v>93</v>
       </c>
       <c r="BW3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BX3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BY3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BZ3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CA3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="CB3" t="n" s="1">
         <v>46174.0</v>
       </c>
       <c r="CC3" t="n" s="1">
         <v>46203.0</v>
       </c>
       <c r="CD3" t="s">
         <v>93</v>
       </c>
       <c r="CE3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CF3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CG3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CH3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CI3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CJ3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CK3" t="n" s="1">
         <v>46125.85827546296</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4" t="s">
         <v>90</v>
       </c>
       <c r="C4" t="s">
         <v>91</v>
       </c>
       <c r="D4" t="s">
         <v>92</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
         <v>94</v>
       </c>
       <c r="G4" t="s">
@@ -1375,54 +1378,54 @@
       <c r="K4" t="s">
         <v>98</v>
       </c>
       <c r="L4" t="s">
         <v>99</v>
       </c>
       <c r="M4" t="s">
         <v>100</v>
       </c>
       <c r="N4" t="s">
         <v>101</v>
       </c>
       <c r="O4" t="s">
         <v>102</v>
       </c>
       <c r="P4" t="s">
         <v>103</v>
       </c>
       <c r="Q4" t="s">
         <v>104</v>
       </c>
       <c r="R4" t="s">
         <v>105</v>
       </c>
       <c r="S4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="T4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="U4" t="s">
         <v>108</v>
       </c>
       <c r="V4" t="s">
         <v>109</v>
       </c>
       <c r="W4" t="s">
         <v>110</v>
       </c>
       <c r="X4" t="s">
         <v>111</v>
       </c>
       <c r="Y4" t="s">
         <v>111</v>
       </c>
       <c r="Z4" t="s">
         <v>111</v>
       </c>
       <c r="AA4" t="s">
         <v>112</v>
       </c>
       <c r="AB4" t="s">
         <v>113</v>
       </c>
@@ -1435,198 +1438,198 @@
       <c r="AE4" t="s">
         <v>116</v>
       </c>
       <c r="AF4" t="s">
         <v>111</v>
       </c>
       <c r="AG4" t="s">
         <v>111</v>
       </c>
       <c r="AH4" t="s">
         <v>111</v>
       </c>
       <c r="AI4" t="s">
         <v>111</v>
       </c>
       <c r="AJ4" t="s">
         <v>113</v>
       </c>
       <c r="AK4" t="s">
         <v>117</v>
       </c>
       <c r="AL4" t="s">
         <v>118</v>
       </c>
       <c r="AM4" t="n">
-        <v>70.0</v>
+        <v>15.0</v>
       </c>
       <c r="AN4" t="s">
         <v>93</v>
       </c>
       <c r="AO4" t="s">
         <v>93</v>
       </c>
       <c r="AP4" t="s">
         <v>119</v>
       </c>
       <c r="AQ4" t="s">
         <v>120</v>
       </c>
       <c r="AR4" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AS4" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AT4" t="n">
         <v>0.0</v>
       </c>
       <c r="AU4" t="n">
         <v>0.0</v>
       </c>
       <c r="AV4" t="n">
         <v>0.0</v>
       </c>
       <c r="AW4" t="n">
         <v>0.0</v>
       </c>
       <c r="AX4" t="s">
         <v>121</v>
       </c>
       <c r="AY4" t="s">
         <v>90</v>
       </c>
       <c r="AZ4" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="BA4" t="s">
         <v>93</v>
       </c>
       <c r="BB4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BD4" t="s">
         <v>120</v>
       </c>
       <c r="BE4" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG4" t="s">
         <v>93</v>
       </c>
       <c r="BH4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BI4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BJ4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM4" t="s">
         <v>93</v>
       </c>
       <c r="BN4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BO4" t="s">
         <v>93</v>
       </c>
       <c r="BP4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BR4" t="s">
         <v>93</v>
       </c>
       <c r="BS4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BT4" t="s">
         <v>93</v>
       </c>
       <c r="BU4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BV4" t="s">
         <v>93</v>
       </c>
       <c r="BW4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BX4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BY4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BZ4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CA4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="CB4" t="n" s="1">
         <v>46174.0</v>
       </c>
       <c r="CC4" t="n" s="1">
         <v>46203.0</v>
       </c>
       <c r="CD4" t="s">
         <v>93</v>
       </c>
       <c r="CE4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CF4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CG4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CH4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CI4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CJ4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CK4" t="n" s="1">
         <v>46125.85827546296</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5" t="s">
         <v>90</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5" t="s">
         <v>92</v>
       </c>
       <c r="E5" t="s">
         <v>93</v>
       </c>
       <c r="F5" t="s">
         <v>94</v>
       </c>
       <c r="G5" t="s">
@@ -1644,54 +1647,54 @@
       <c r="K5" t="s">
         <v>98</v>
       </c>
       <c r="L5" t="s">
         <v>99</v>
       </c>
       <c r="M5" t="s">
         <v>100</v>
       </c>
       <c r="N5" t="s">
         <v>101</v>
       </c>
       <c r="O5" t="s">
         <v>102</v>
       </c>
       <c r="P5" t="s">
         <v>103</v>
       </c>
       <c r="Q5" t="s">
         <v>104</v>
       </c>
       <c r="R5" t="s">
         <v>105</v>
       </c>
       <c r="S5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="T5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="U5" t="s">
         <v>108</v>
       </c>
       <c r="V5" t="s">
         <v>109</v>
       </c>
       <c r="W5" t="s">
         <v>110</v>
       </c>
       <c r="X5" t="s">
         <v>111</v>
       </c>
       <c r="Y5" t="s">
         <v>111</v>
       </c>
       <c r="Z5" t="s">
         <v>111</v>
       </c>
       <c r="AA5" t="s">
         <v>112</v>
       </c>
       <c r="AB5" t="s">
         <v>113</v>
       </c>
@@ -1704,198 +1707,198 @@
       <c r="AE5" t="s">
         <v>116</v>
       </c>
       <c r="AF5" t="s">
         <v>111</v>
       </c>
       <c r="AG5" t="s">
         <v>111</v>
       </c>
       <c r="AH5" t="s">
         <v>111</v>
       </c>
       <c r="AI5" t="s">
         <v>111</v>
       </c>
       <c r="AJ5" t="s">
         <v>113</v>
       </c>
       <c r="AK5" t="s">
         <v>117</v>
       </c>
       <c r="AL5" t="s">
         <v>118</v>
       </c>
       <c r="AM5" t="n">
-        <v>70.0</v>
+        <v>15.0</v>
       </c>
       <c r="AN5" t="s">
         <v>93</v>
       </c>
       <c r="AO5" t="s">
         <v>93</v>
       </c>
       <c r="AP5" t="s">
         <v>119</v>
       </c>
       <c r="AQ5" t="s">
         <v>120</v>
       </c>
       <c r="AR5" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AS5" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AT5" t="n">
         <v>0.0</v>
       </c>
       <c r="AU5" t="n">
         <v>0.0</v>
       </c>
       <c r="AV5" t="n">
         <v>0.0</v>
       </c>
       <c r="AW5" t="n">
         <v>0.0</v>
       </c>
       <c r="AX5" t="s">
         <v>121</v>
       </c>
       <c r="AY5" t="s">
         <v>90</v>
       </c>
       <c r="AZ5" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="BA5" t="s">
         <v>93</v>
       </c>
       <c r="BB5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BD5" t="s">
         <v>120</v>
       </c>
       <c r="BE5" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG5" t="s">
         <v>93</v>
       </c>
       <c r="BH5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BI5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BJ5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM5" t="s">
         <v>93</v>
       </c>
       <c r="BN5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BO5" t="s">
         <v>93</v>
       </c>
       <c r="BP5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BR5" t="s">
         <v>93</v>
       </c>
       <c r="BS5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BT5" t="s">
         <v>93</v>
       </c>
       <c r="BU5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BV5" t="s">
         <v>93</v>
       </c>
       <c r="BW5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BX5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BY5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BZ5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CA5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="CB5" t="n" s="1">
         <v>46174.0</v>
       </c>
       <c r="CC5" t="n" s="1">
         <v>46203.0</v>
       </c>
       <c r="CD5" t="s">
         <v>93</v>
       </c>
       <c r="CE5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CF5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CG5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CH5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CI5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CJ5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CK5" t="n" s="1">
         <v>46125.85827546296</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6" t="s">
         <v>90</v>
       </c>
       <c r="C6" t="s">
         <v>91</v>
       </c>
       <c r="D6" t="s">
         <v>92</v>
       </c>
       <c r="E6" t="s">
         <v>93</v>
       </c>
       <c r="F6" t="s">
         <v>94</v>
       </c>
       <c r="G6" t="s">
@@ -1916,51 +1919,51 @@
       <c r="L6" t="s">
         <v>99</v>
       </c>
       <c r="M6" t="s">
         <v>100</v>
       </c>
       <c r="N6" t="s">
         <v>101</v>
       </c>
       <c r="O6" t="s">
         <v>102</v>
       </c>
       <c r="P6" t="s">
         <v>103</v>
       </c>
       <c r="Q6" t="s">
         <v>104</v>
       </c>
       <c r="R6" t="s">
         <v>105</v>
       </c>
       <c r="S6" t="s">
         <v>25</v>
       </c>
       <c r="T6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="U6" t="s">
         <v>108</v>
       </c>
       <c r="V6" t="s">
         <v>109</v>
       </c>
       <c r="W6" t="s">
         <v>110</v>
       </c>
       <c r="X6" t="s">
         <v>111</v>
       </c>
       <c r="Y6" t="s">
         <v>111</v>
       </c>
       <c r="Z6" t="s">
         <v>111</v>
       </c>
       <c r="AA6" t="s">
         <v>112</v>
       </c>
       <c r="AB6" t="s">
         <v>113</v>
       </c>
@@ -1973,195 +1976,195 @@
       <c r="AE6" t="s">
         <v>116</v>
       </c>
       <c r="AF6" t="s">
         <v>111</v>
       </c>
       <c r="AG6" t="s">
         <v>111</v>
       </c>
       <c r="AH6" t="s">
         <v>111</v>
       </c>
       <c r="AI6" t="s">
         <v>111</v>
       </c>
       <c r="AJ6" t="s">
         <v>113</v>
       </c>
       <c r="AK6" t="s">
         <v>117</v>
       </c>
       <c r="AL6" t="s">
         <v>118</v>
       </c>
       <c r="AM6" t="n">
-        <v>70.0</v>
+        <v>15.0</v>
       </c>
       <c r="AN6" t="s">
         <v>93</v>
       </c>
       <c r="AO6" t="s">
         <v>93</v>
       </c>
       <c r="AP6" t="s">
         <v>119</v>
       </c>
       <c r="AQ6" t="s">
         <v>120</v>
       </c>
       <c r="AR6" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AS6" t="n">
         <v>4.7E7</v>
       </c>
       <c r="AT6" t="n">
         <v>0.0</v>
       </c>
       <c r="AU6" t="n">
         <v>0.0</v>
       </c>
       <c r="AV6" t="n">
         <v>0.0</v>
       </c>
       <c r="AW6" t="n">
         <v>0.0</v>
       </c>
       <c r="AX6" t="s">
         <v>121</v>
       </c>
       <c r="AY6" t="s">
         <v>90</v>
       </c>
       <c r="AZ6" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="BA6" t="s">
         <v>93</v>
       </c>
       <c r="BB6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BD6" t="s">
         <v>120</v>
       </c>
       <c r="BE6" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG6" t="s">
         <v>93</v>
       </c>
       <c r="BH6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BI6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BJ6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BM6" t="s">
         <v>93</v>
       </c>
       <c r="BN6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BO6" t="s">
         <v>93</v>
       </c>
       <c r="BP6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BQ6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BR6" t="s">
         <v>93</v>
       </c>
       <c r="BS6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BT6" t="s">
         <v>93</v>
       </c>
       <c r="BU6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BV6" t="s">
         <v>93</v>
       </c>
       <c r="BW6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BX6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BY6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BZ6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="CA6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="CB6" t="n" s="1">
         <v>46174.0</v>
       </c>
       <c r="CC6" t="n" s="1">
         <v>46203.0</v>
       </c>
       <c r="CD6" t="s">
         <v>93</v>
       </c>
       <c r="CE6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CF6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CG6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CH6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CI6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CJ6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CK6" t="n" s="1">
         <v>46125.85827546296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>