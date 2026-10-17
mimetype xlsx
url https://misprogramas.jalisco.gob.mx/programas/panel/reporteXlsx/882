--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="151">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -282,192 +282,238 @@
     <t>Observaciones del Periodo de Convocatoria</t>
   </si>
   <si>
     <t>Consideraciones especiales del proceso de selección</t>
   </si>
   <si>
     <t>Nombre del responsable</t>
   </si>
   <si>
     <t>Cargo del responsable</t>
   </si>
   <si>
     <t>Area del resposnable</t>
   </si>
   <si>
     <t>Teléfono del responsable</t>
   </si>
   <si>
     <t>Correo electrónico del responsable</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Sistema para el Desarrollo Integral de la Familia Jalisco (DIF)</t>
+  </si>
+  <si>
+    <t>Atención y Representación de Niñas, Niños y Adolescentes para la Protección y Restitución de sus Derechos en el Estado de Jalisco</t>
   </si>
   <si>
     <t>Apoyo a Delegaciones municipales e intermunicipales  para fortalecer la atención a NNA en el Estado de Jalisco y Supervisión, autorización, certificación y registro de Centros de Asistencia Social que atienden a NNA</t>
   </si>
   <si>
     <t>Acción</t>
   </si>
   <si>
     <t>Delegaciones Institucionales</t>
   </si>
   <si>
     <t>Jalisco cercano y transparente</t>
   </si>
   <si>
     <t>Administrar lo que es de todas y todos con responsabilidad y cercanía</t>
   </si>
   <si>
     <t>Porcentaje de servidores públicos que asisten cuando menos a un evento de capacitación al año</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/ppnna</t>
   </si>
   <si>
     <t>El programa aborda la creación de delegaciones institucionales,  con la finalidad de representar en procesos judiciales, así como brindar servicios psicológicos y restitución de derechos a niñas, niños y adolescentes así como así como la autorización, supervisión y certificación de los centros de asistencia social para fomentar el cumplimiento de los derechos de las niñas, niños y adolescentes.</t>
   </si>
   <si>
     <t>Coadyuvar en la protección y restitución de derechos de niñas, niños y adolescentes con derechos vulnerados que reciben atención y/o que se encuentran bajo la representación de las Delegaciones de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t xml:space="preserve">1.Fortalecer las capacidades institucionales de las Delegaciones Municipales de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco.
 2.Incrementar y consolidar la presencia de la Procuraduría de Protección de Niñas, Niños y Adolescentes a través de Delegaciones Intermunicipales en las regiones del interior del estado de Jalisco.
 3.Mejorar la cobertura de necesidades básicas de niñas, niños y adolescentes bajo representación de las Delegaciones Institucionales de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco.
 </t>
   </si>
   <si>
-    <t xml:space="preserve"> Insuficiente presencia Institucional  en los municipios del Estado de Jalisco a través de sus Delegaciones Institucionales para la adecuada atención de las Niñas, Niños y Adolescentes que han sufrido vulneraciones a sus derechos.
-Centros de Asistencia Social que presentan deficientes procesos para el cumplimiento de lineamientos y leyes aplicables para su operación.  </t>
+    <t>Las niñas, niños y adolescentes con derechos vulnerados en Jalisco reciben atención insuficiente en su proceso de representación de las Delegaciones de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco.</t>
   </si>
   <si>
     <t>Administración Pública</t>
   </si>
   <si>
     <t>Cohesión social y la vida comunitaria</t>
   </si>
   <si>
     <t>Paz, justicia e instituciones sólidas</t>
   </si>
   <si>
     <t>Poner fin al maltrato, la explotación, la trata y todas las formas de violencia y tortura contra los niños</t>
   </si>
   <si>
-    <t>Apoyo económico a Delegaciones</t>
-[...9 lines deleted...]
-    <t>Apoyo económico para crear o fortalecer Delegaciones Municipales / Apoyo económico para crear o consolidad Delegaciones Intermunicipales / Apoyo económico a Delegaciones Institucionales para pago de necesidades de NNA bajo su representación</t>
+    <t>Apoyo a municipios para la restitución de los derechos de NNA bajo representación de las Delegaciones Institucionales de la PPNNA del estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Cobertura de necesidades básicas de niñas, niños y adolescentes bajo representación de las Delegaciones Institucionales de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>[Apoyo Monetario sin retorno]</t>
+  </si>
+  <si>
+    <t>Apoyo en el pago de necesidades de NNA bajo representación de las Delegaciones Institucionales de la PPNNA del estado de Jalisco, adecuado a sus Planes de Restitución de Derechos.</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
-    <t>Supervisión de los establecimientos de asistencia social para niñas, niños y adolescentes bajo acogimiento residencial y albergados , para autorizar, registrar  y certificarlos.</t>
-[...2 lines deleted...]
-    <t>Anual</t>
+    <t>Variable, depende de la circunstancias de la persona.</t>
+  </si>
+  <si>
+    <t>No aplica</t>
   </si>
   <si>
     <t>Por medio de un intermediario</t>
   </si>
   <si>
-    <t>[Adolescentes, Municipios, Niños y Niñas, Menores]</t>
-[...2 lines deleted...]
-    <t>Niñas, niños y adolescentes que se encuentran bajo resguardo de las Delegaciones Institucionales de la Procuraduría de Protección de Niñas, Niños y Adolescentes.</t>
+    <t>[Adolescentes, Niños y Niñas]</t>
+  </si>
+  <si>
+    <t>Niñas, niños y adolescentes que se encuentran bajo representación de las Delegaciones Institucionales de la PPNNA del estado de Jalisco.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>1995947</t>
   </si>
   <si>
     <t xml:space="preserve">Niñas ,niños y jóvenes de 0 a 19 años.
 Número poblacional de niñas, niños y adolescentes en 123 municipios de Jalisco, exceptuando Zapopan y Guadalajara.
 </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Municipios</t>
+    <t>Instituciones</t>
   </si>
   <si>
     <t>Estatal y Federal</t>
   </si>
   <si>
     <t xml:space="preserve">SD4 </t>
   </si>
   <si>
     <t>Protección de niñas, niños y adolescentes</t>
   </si>
   <si>
     <t>No Aplica</t>
   </si>
   <si>
-    <t>No aplica</t>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/25256/1780722336-2026-06-06-VII.pdf</t>
+  </si>
+  <si>
+    <t>Estatal</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Si</t>
-[...1 lines deleted...]
-  <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2710</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2710</t>
   </si>
   <si>
     <t>Lic. Sandra Paola Trelles Rivas</t>
   </si>
   <si>
     <t>Procuradora</t>
   </si>
   <si>
     <t>Procuraduría de Protección de Niñas, Niños y Adolescentes</t>
   </si>
   <si>
     <t>33 30 30 82 00 exts. 7001 y 7005</t>
   </si>
   <si>
     <t>sandra.trelles@difjalisco.gob.mx</t>
+  </si>
+  <si>
+    <t>Creación y consolidación de Delegaciones Intermunicipales de la PPNNA del Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Incrementar y consolidar la presencia de la Procuraduría de Protección de Niñas, Niños y Adolescentes a través de Delegaciones Intermunicipales en las regiones del interior del estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>[Apoyos en especie, Productos y  bienes]</t>
+  </si>
+  <si>
+    <t>Apoyo económico con base en un diagnóstico de sus necesidades de mobiliario de oficina, equipo de cómputo, equipo de impresión, papelería, pruebas psicométricas y/o contratación de personal. Estos apoyos buscan fortalecer las capacidades de equipamiento y personal institucional para la protección y restitución de derechos de NNA en las regiones del estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>El monto es variable, debido a la intervención de la modalidad.</t>
+  </si>
+  <si>
+    <t>Anual</t>
+  </si>
+  <si>
+    <t>En forma directa al destinatario final</t>
+  </si>
+  <si>
+    <t>[Instituciones, Menores]</t>
+  </si>
+  <si>
+    <t>SMDIF que presenten un proyecto acorde con las necesidades existentes en su Región y que otorguen un espacio físico para la operación de la Delegación Intermunicipal.</t>
+  </si>
+  <si>
+    <t>Creación y/o Fortalecimiento de las Delegaciones Municipales de la PPNNA del Estado de Jalisco</t>
+  </si>
+  <si>
+    <t>Fortalecer las capacidades de las Delegaciones Municipales de la Procuraduría de Protección de Niñas, Niños y Adolescentes del Estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>Apoyo económico para crear o fortalecer Delegaciones Municipales.</t>
+  </si>
+  <si>
+    <t>[Instituciones]</t>
+  </si>
+  <si>
+    <t>Niñas, niños y adolescentes que se encuentran bajo resguardo de las Delegaciones Institucionales de la Procuraduría de Protección de Niñas, Niños y Adolescentes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -763,303 +809,841 @@
       </c>
       <c r="CG1" t="s">
         <v>84</v>
       </c>
       <c r="CH1" t="s">
         <v>85</v>
       </c>
       <c r="CI1" t="s">
         <v>86</v>
       </c>
       <c r="CJ1" t="s">
         <v>87</v>
       </c>
       <c r="CK1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>89</v>
       </c>
       <c r="B2" t="s">
         <v>90</v>
       </c>
       <c r="C2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I2" t="n">
         <v>2022.0</v>
       </c>
       <c r="J2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="R2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="T2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="U2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="V2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="X2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="Y2" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH2" t="s">
         <v>110</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AI2" t="s">
         <v>110</v>
       </c>
-      <c r="AA2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AK2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AL2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AM2" t="n">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="AN2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AO2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AP2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AQ2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AR2" t="n">
         <v>9846800.0</v>
       </c>
       <c r="AS2" t="n">
         <v>9828500.0</v>
       </c>
       <c r="AT2" t="n">
         <v>18300.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AZ2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BA2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BB2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC2" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="BD2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>128</v>
+      </c>
+      <c r="BE2" t="n">
+        <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH2" t="s">
         <v>126</v>
       </c>
-      <c r="BG2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BI2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BJ2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="BK2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="BL2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BU2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BY2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BZ2" t="s">
         <v>126</v>
       </c>
-      <c r="BM2" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="CA2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
+        <v>120</v>
+      </c>
+      <c r="CE2" t="s">
+        <v>120</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>132</v>
+      </c>
+      <c r="CG2" t="s">
+        <v>133</v>
+      </c>
+      <c r="CH2" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI2" t="s">
+        <v>135</v>
+      </c>
+      <c r="CJ2" t="s">
+        <v>136</v>
+      </c>
+      <c r="CK2" t="n" s="1">
+        <v>46135.41185185185</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H3" t="s">
+        <v>96</v>
+      </c>
+      <c r="I3" t="n">
+        <v>2022.0</v>
+      </c>
+      <c r="J3" t="s">
+        <v>97</v>
+      </c>
+      <c r="K3" t="s">
+        <v>98</v>
+      </c>
+      <c r="L3" t="s">
+        <v>99</v>
+      </c>
+      <c r="M3" t="s">
+        <v>100</v>
+      </c>
+      <c r="N3" t="s">
+        <v>101</v>
+      </c>
+      <c r="O3" t="s">
+        <v>102</v>
+      </c>
+      <c r="P3" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>104</v>
+      </c>
+      <c r="R3" t="s">
+        <v>105</v>
+      </c>
+      <c r="S3" t="s">
+        <v>137</v>
+      </c>
+      <c r="T3" t="s">
+        <v>138</v>
+      </c>
+      <c r="U3" t="s">
+        <v>139</v>
+      </c>
+      <c r="V3" t="s">
+        <v>140</v>
+      </c>
+      <c r="W3" t="s">
+        <v>111</v>
+      </c>
+      <c r="X3" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL3" t="s">
         <v>119</v>
       </c>
-      <c r="CE2" t="s">
+      <c r="AM3" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR3" t="n">
+        <v>9846800.0</v>
+      </c>
+      <c r="AS3" t="n">
+        <v>9828500.0</v>
+      </c>
+      <c r="AT3" t="n">
+        <v>18300.0</v>
+      </c>
+      <c r="AU3" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AV3" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AW3" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA3" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC3" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD3" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE3" t="n">
+        <v>2026.0</v>
+      </c>
+      <c r="BF3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH3" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI3" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ3" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK3" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BN3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BP3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BQ3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BR3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BT3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BU3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BV3" t="s">
+        <v>120</v>
+      </c>
+      <c r="BW3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BX3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BY3" t="s">
+        <v>129</v>
+      </c>
+      <c r="BZ3" t="s">
+        <v>126</v>
+      </c>
+      <c r="CA3" t="s">
+        <v>120</v>
+      </c>
+      <c r="CB3" t="n" s="1">
+        <v>46023.0</v>
+      </c>
+      <c r="CC3" t="n" s="1">
+        <v>46387.0</v>
+      </c>
+      <c r="CD3" t="s">
+        <v>120</v>
+      </c>
+      <c r="CE3" t="s">
+        <v>120</v>
+      </c>
+      <c r="CF3" t="s">
+        <v>132</v>
+      </c>
+      <c r="CG3" t="s">
+        <v>133</v>
+      </c>
+      <c r="CH3" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI3" t="s">
+        <v>135</v>
+      </c>
+      <c r="CJ3" t="s">
+        <v>136</v>
+      </c>
+      <c r="CK3" t="n" s="1">
+        <v>46135.41185185185</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G4" t="s">
+        <v>95</v>
+      </c>
+      <c r="H4" t="s">
+        <v>96</v>
+      </c>
+      <c r="I4" t="n">
+        <v>2022.0</v>
+      </c>
+      <c r="J4" t="s">
+        <v>97</v>
+      </c>
+      <c r="K4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P4" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>104</v>
+      </c>
+      <c r="R4" t="s">
+        <v>105</v>
+      </c>
+      <c r="S4" t="s">
+        <v>146</v>
+      </c>
+      <c r="T4" t="s">
+        <v>147</v>
+      </c>
+      <c r="U4" t="s">
+        <v>139</v>
+      </c>
+      <c r="V4" t="s">
+        <v>148</v>
+      </c>
+      <c r="W4" t="s">
+        <v>111</v>
+      </c>
+      <c r="X4" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL4" t="s">
         <v>119</v>
       </c>
-      <c r="CF2" t="s">
+      <c r="AM4" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR4" t="n">
+        <v>9846800.0</v>
+      </c>
+      <c r="AS4" t="n">
+        <v>9828500.0</v>
+      </c>
+      <c r="AT4" t="n">
+        <v>18300.0</v>
+      </c>
+      <c r="AU4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AV4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AW4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE4" t="n">
+        <v>2026.0</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH4" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI4" t="s">
         <v>130</v>
       </c>
-      <c r="CG2" t="s">
+      <c r="BJ4" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK4" t="s">
         <v>131</v>
       </c>
-      <c r="CH2" t="s">
+      <c r="BL4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BT4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BU4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>120</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BX4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BY4" t="s">
+        <v>129</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>126</v>
+      </c>
+      <c r="CA4" t="s">
+        <v>120</v>
+      </c>
+      <c r="CB4" t="n" s="1">
+        <v>46023.0</v>
+      </c>
+      <c r="CC4" t="n" s="1">
+        <v>46387.0</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>120</v>
+      </c>
+      <c r="CE4" t="s">
+        <v>120</v>
+      </c>
+      <c r="CF4" t="s">
         <v>132</v>
       </c>
-      <c r="CI2" t="s">
+      <c r="CG4" t="s">
         <v>133</v>
       </c>
-      <c r="CJ2" t="s">
+      <c r="CH4" t="s">
         <v>134</v>
       </c>
-      <c r="CK2" t="n" s="1">
+      <c r="CI4" t="s">
+        <v>135</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>136</v>
+      </c>
+      <c r="CK4" t="n" s="1">
         <v>46135.41185185185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>