--- v0 (2026-05-01)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="136">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -358,81 +358,82 @@
   <si>
     <t>Asesoría sobre el proceso de menstruación y entrega de productos para la misma a alumnas de educación básica y media superior</t>
   </si>
   <si>
     <t>[Apoyos en especie, Productos y  bienes]</t>
   </si>
   <si>
     <t>Se brinda orientación a niñas y adolescentes sobre menstruación digna y se entregan  4´942,450   insumos para utilizar durante el ciclo menstrual en una entrega única. Los kits para primaria contemplan 4 toallas reutilizables y 2 calzones menstruales, las toallas desechables se entregan en paquetes de 50 mientras que las copas menstruales es una por persona.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>Capacitación sobre menstruación y entrega de insumos</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
-    <t>[Estudiantes, Docentes, Padres de familia]</t>
+    <t>[Padres de familia, Docentes, Estudiantes]</t>
   </si>
   <si>
     <t>Alumnas de 5to y 6to de primaria,  de los tres grados de secundaria, educación especial y jóvenes de los tres grados de educación media superior que ya han presentado su menarquia.</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>452842</t>
   </si>
   <si>
     <t>Niñas, adolescentes y jóvenes que ya presentaron menarquía y que es importante que conozcan los cuidados y métodos. Entre las beneficiarias se encuentras aquellas  que tienen carencias económicas para adquirir los productos de higiene que faciliten el proceso.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Alumnos</t>
   </si>
   <si>
     <t>Estatal y Federal</t>
   </si>
   <si>
     <t xml:space="preserve">SE9 </t>
   </si>
   <si>
     <t>Fortalecimiento al desarrollo integral de las comunidades educativas para el bien común</t>
   </si>
   <si>
-    <t>Componente B4</t>
+    <t>Componente B4
+Recursos comprometidos o contratados</t>
   </si>
   <si>
     <t>Ramo 33. Fondo de Aportaciones de Nómina Educativa y Gasto Operativo (FONE)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2610</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2610</t>
   </si>
   <si>
     <t>Gloria Bautista Medina</t>
   </si>
   <si>
     <t>Coordinadora del Programa Menstruación Digna</t>
   </si>
@@ -871,52 +872,52 @@
       </c>
       <c r="AF2" t="s">
         <v>109</v>
       </c>
       <c r="AG2" t="s">
         <v>109</v>
       </c>
       <c r="AH2" t="s">
         <v>110</v>
       </c>
       <c r="AI2" t="s">
         <v>110</v>
       </c>
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
         <v>55200.0</v>
       </c>
-      <c r="AN2" t="s">
-        <v>119</v>
+      <c r="AN2" t="n">
+        <v>0.0</v>
       </c>
       <c r="AO2" t="s">
         <v>119</v>
       </c>
       <c r="AP2" t="s">
         <v>120</v>
       </c>
       <c r="AQ2" t="s">
         <v>121</v>
       </c>
       <c r="AR2" t="n">
         <v>1.4E7</v>
       </c>
       <c r="AS2" t="n">
         <v>7500000.0</v>
       </c>
       <c r="AT2" t="n">
         <v>6500000.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>