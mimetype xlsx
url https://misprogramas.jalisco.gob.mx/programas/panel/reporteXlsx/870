--- v0 (2026-05-03)
+++ v1 (2026-06-27)
@@ -308,51 +308,51 @@
   <si>
     <t>Impulso Agro Jalisco. Producción y Tecnología</t>
   </si>
   <si>
     <t>Impulso Agro Jalisco</t>
   </si>
   <si>
     <t>Programa</t>
   </si>
   <si>
     <t>Secretaria de la Hacienda</t>
   </si>
   <si>
     <t>Jalisco, economía que avanza</t>
   </si>
   <si>
     <t>Campo próspero y tecnificado</t>
   </si>
   <si>
     <t>Exportaciones agrícolas</t>
   </si>
   <si>
     <t>https://sader.jalisco.gob.mx/programas-presupuestales/reglas-de-operacion/reglas-de-operacion-2025/reglas-de-operacion-del-programa-para-el-fomento-a-la-produccion-y-tecnificacion-del-campo-de-jalisco</t>
   </si>
   <si>
-    <t>Impulsar la productividad y tecniﬁcación de las unidades de producción de productoras y productores agropecuarios, acuícolas y pesqueros, mediante apoyos económicos y capacitación técnica que mejoren su eficiencia, competitividad y rentabilidad.</t>
+    <t xml:space="preserve">Con la intervención del Programa Impulso Agro Jalisco, se busca atender la dificultad que presentan las y los productores para adquirir equipamiento e infraestructura mediante la entrega de apoyos económicos para fortalecer las unidades de producción logrando mejorar la productividad, rentabilidad y tecnificación en beneficio de las y los productores agropecuarios, acuícolas y pesqueros  del estado de Jalisco. </t>
   </si>
   <si>
     <t>Incrementar la productividad y la tecnificación en las unidades de producción de las y los productores agropecuarios,  acuícolas y pesqueros en el estado Jalisco.</t>
   </si>
   <si>
     <t>1 Promover la adopción de tecnologías e infraestructura productiva que optimicen los procesos de producción agropecuarios acuícolas y pesqueros. 
 2 Impulsar la implementación de buenas prácticas de manejo, sanidad e inocuidad para elevar el rendimiento y la calidad de los productos agropecuarios acuícolas y pesqueros. 
 3 Fomentar en las unidades de producción agropecuarias la incorporación de procesos de transformación o diversificación de productos.</t>
   </si>
   <si>
     <t>Las unidades de  producción en el estado presentan baja productividad, limitada rentabilidad y rezago tecnológico.</t>
   </si>
   <si>
     <t>Bienestar económico</t>
   </si>
   <si>
     <t>Trabajo y la seguridad social</t>
   </si>
   <si>
     <t>Hambre cero</t>
   </si>
   <si>
     <t>Para 2030, asegurar la sostenibilidad de los sistemas de producción de alimentos y aplicar prácticas agrícolas resilientes que aumenten la productividad y la producción, contribuyan al mantenimiento de los ecosistemas, fortalezcan la capacidad de adaptación al cambio climático, los fenómenos meteorológicos extremos, las sequías, las inundaciones y otros desastres, y mejoren progresivamente la calidad del suelo y la tierra</t>
   </si>
   <si>
@@ -407,53 +407,55 @@
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>179732</t>
   </si>
   <si>
     <t>La población potencial del programa está conformada por las y los pequeños y medianos productores Agropecuarios,  Acuícolas y Pesqueros en sus unidades de producción del estado en sus figuras jurídicas tanto físicas como morales que cubren las actividades productivas.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Beneficiarios</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">S91 </t>
   </si>
   <si>
     <t>Impulso Agro Jalisco. Producción, Tecnología y Capacitación</t>
   </si>
   <si>
-    <t>Presupuesto para Apoyos: 83,725,000
-[...1 lines deleted...]
-Presupuesto autorizado: 85,150,000.00</t>
+    <t>Se realizó ajuste presupuestal
+Presupuesto Inicial: 95'000,000
+Nuevo presupuesto: 85'150,000 
+Presupuesto para apoyos: 83'725,000
+GO: 1'425,000.00</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24917/1773788032-2026-03-17-VI.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2622</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2622</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/por-programa</t>
   </si>
   <si>
     <t>La ventanilla solo estará disponible de lunes a viernes en la fecha y horario registrado en la convocatoria</t>
   </si>
   <si>
     <t>Mario Camarena González Rubio</t>
   </si>