--- v1 (2026-06-27)
+++ v2 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="163">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -392,70 +392,71 @@
   <si>
     <t>Depende de cada Rubro</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Productores]</t>
   </si>
   <si>
     <t>Productores agrícolas del Estado de Jalisco</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>179732</t>
   </si>
   <si>
     <t>La población potencial del programa está conformada por las y los pequeños y medianos productores Agropecuarios,  Acuícolas y Pesqueros en sus unidades de producción del estado en sus figuras jurídicas tanto físicas como morales que cubren las actividades productivas.</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Beneficiarios</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">S91 </t>
   </si>
   <si>
     <t>Impulso Agro Jalisco. Producción, Tecnología y Capacitación</t>
   </si>
   <si>
-    <t>Se realizó ajuste presupuestal
+    <t>Con corte al 31 de julio de 2026, el programa cuenta con un monto dictaminado de $26,527,227.02
+Se realizó ajuste presupuestal
 Presupuesto Inicial: 95'000,000
 Nuevo presupuesto: 85'150,000 
 Presupuesto para apoyos: 83'725,000
 GO: 1'425,000.00</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24917/1773788032-2026-03-17-VI.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2622</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2622</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/por-programa</t>
   </si>
   <si>
     <t>La ventanilla solo estará disponible de lunes a viernes en la fecha y horario registrado en la convocatoria</t>
   </si>
   <si>
     <t>Mario Camarena González Rubio</t>
   </si>
@@ -1018,181 +1019,181 @@
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>111</v>
       </c>
       <c r="AI2" t="s">
         <v>111</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
         <v>672.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>120</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR2" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AS2" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY2" t="s">
         <v>123</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>124</v>
       </c>
-      <c r="AZ2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB2" t="s">
         <v>126</v>
       </c>
       <c r="BC2" t="s">
         <v>127</v>
       </c>
       <c r="BD2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
         <v>128</v>
       </c>
       <c r="BG2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH2" t="s">
         <v>126</v>
       </c>
       <c r="BI2" t="s">
         <v>129</v>
       </c>
       <c r="BJ2" t="s">
         <v>126</v>
       </c>
       <c r="BK2" t="s">
         <v>130</v>
       </c>
       <c r="BL2" t="s">
         <v>128</v>
       </c>
       <c r="BM2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN2" t="s">
         <v>128</v>
       </c>
       <c r="BO2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP2" t="s">
         <v>128</v>
       </c>
       <c r="BQ2" t="s">
         <v>128</v>
       </c>
       <c r="BR2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS2" t="s">
         <v>128</v>
       </c>
       <c r="BT2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BU2" t="s">
         <v>128</v>
       </c>
       <c r="BV2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW2" t="s">
         <v>126</v>
       </c>
       <c r="BX2" t="s">
         <v>126</v>
       </c>
       <c r="BY2" t="s">
         <v>126</v>
       </c>
       <c r="BZ2" t="s">
         <v>126</v>
       </c>
       <c r="CA2" t="s">
         <v>131</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46099.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46108.0</v>
       </c>
       <c r="CD2" t="s">
         <v>132</v>
       </c>
       <c r="CE2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF2" t="s">
         <v>133</v>
       </c>
       <c r="CG2" t="s">
         <v>134</v>
       </c>
       <c r="CH2" t="s">
         <v>135</v>
       </c>
       <c r="CI2" t="s">
         <v>136</v>
       </c>
       <c r="CJ2" t="s">
         <v>137</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46128.76219907407</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3" t="s">
@@ -1287,181 +1288,181 @@
       </c>
       <c r="AF3" t="s">
         <v>111</v>
       </c>
       <c r="AG3" t="s">
         <v>111</v>
       </c>
       <c r="AH3" t="s">
         <v>111</v>
       </c>
       <c r="AI3" t="s">
         <v>111</v>
       </c>
       <c r="AJ3" t="s">
         <v>143</v>
       </c>
       <c r="AK3" t="s">
         <v>118</v>
       </c>
       <c r="AL3" t="s">
         <v>119</v>
       </c>
       <c r="AM3" t="n">
         <v>672.0</v>
       </c>
-      <c r="AN3" t="s">
+      <c r="AN3" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO3" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AP3" t="s">
         <v>120</v>
       </c>
-      <c r="AO3" t="s">
-[...2 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="AQ3" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR3" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AS3" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AT3" t="n">
         <v>0.0</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>
       <c r="AX3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY3" t="s">
         <v>123</v>
       </c>
-      <c r="AY3" t="s">
+      <c r="AZ3" t="s">
         <v>124</v>
       </c>
-      <c r="AZ3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB3" t="s">
         <v>126</v>
       </c>
       <c r="BC3" t="s">
         <v>127</v>
       </c>
       <c r="BD3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE3" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF3" t="s">
         <v>128</v>
       </c>
       <c r="BG3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH3" t="s">
         <v>126</v>
       </c>
       <c r="BI3" t="s">
         <v>129</v>
       </c>
       <c r="BJ3" t="s">
         <v>126</v>
       </c>
       <c r="BK3" t="s">
         <v>130</v>
       </c>
       <c r="BL3" t="s">
         <v>128</v>
       </c>
       <c r="BM3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN3" t="s">
         <v>128</v>
       </c>
       <c r="BO3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP3" t="s">
         <v>128</v>
       </c>
       <c r="BQ3" t="s">
         <v>128</v>
       </c>
       <c r="BR3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS3" t="s">
         <v>128</v>
       </c>
       <c r="BT3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BU3" t="s">
         <v>128</v>
       </c>
       <c r="BV3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW3" t="s">
         <v>126</v>
       </c>
       <c r="BX3" t="s">
         <v>126</v>
       </c>
       <c r="BY3" t="s">
         <v>126</v>
       </c>
       <c r="BZ3" t="s">
         <v>126</v>
       </c>
       <c r="CA3" t="s">
         <v>131</v>
       </c>
       <c r="CB3" t="n" s="1">
         <v>46099.0</v>
       </c>
       <c r="CC3" t="n" s="1">
         <v>46108.0</v>
       </c>
       <c r="CD3" t="s">
         <v>132</v>
       </c>
       <c r="CE3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF3" t="s">
         <v>133</v>
       </c>
       <c r="CG3" t="s">
         <v>134</v>
       </c>
       <c r="CH3" t="s">
         <v>135</v>
       </c>
       <c r="CI3" t="s">
         <v>136</v>
       </c>
       <c r="CJ3" t="s">
         <v>137</v>
       </c>
       <c r="CK3" t="n" s="1">
         <v>46128.76219907407</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4" t="s">
@@ -1556,181 +1557,181 @@
       </c>
       <c r="AF4" t="s">
         <v>111</v>
       </c>
       <c r="AG4" t="s">
         <v>111</v>
       </c>
       <c r="AH4" t="s">
         <v>111</v>
       </c>
       <c r="AI4" t="s">
         <v>111</v>
       </c>
       <c r="AJ4" t="s">
         <v>143</v>
       </c>
       <c r="AK4" t="s">
         <v>118</v>
       </c>
       <c r="AL4" t="s">
         <v>119</v>
       </c>
       <c r="AM4" t="n">
         <v>672.0</v>
       </c>
-      <c r="AN4" t="s">
+      <c r="AN4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO4" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AP4" t="s">
         <v>120</v>
       </c>
-      <c r="AO4" t="s">
-[...2 lines deleted...]
-      <c r="AP4" t="s">
+      <c r="AQ4" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR4" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AS4" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AT4" t="n">
         <v>0.0</v>
       </c>
       <c r="AU4" t="n">
         <v>0.0</v>
       </c>
       <c r="AV4" t="n">
         <v>0.0</v>
       </c>
       <c r="AW4" t="n">
         <v>0.0</v>
       </c>
       <c r="AX4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY4" t="s">
         <v>123</v>
       </c>
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>124</v>
       </c>
-      <c r="AZ4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB4" t="s">
         <v>126</v>
       </c>
       <c r="BC4" t="s">
         <v>127</v>
       </c>
       <c r="BD4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE4" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF4" t="s">
         <v>128</v>
       </c>
       <c r="BG4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH4" t="s">
         <v>126</v>
       </c>
       <c r="BI4" t="s">
         <v>129</v>
       </c>
       <c r="BJ4" t="s">
         <v>126</v>
       </c>
       <c r="BK4" t="s">
         <v>130</v>
       </c>
       <c r="BL4" t="s">
         <v>128</v>
       </c>
       <c r="BM4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN4" t="s">
         <v>128</v>
       </c>
       <c r="BO4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP4" t="s">
         <v>128</v>
       </c>
       <c r="BQ4" t="s">
         <v>128</v>
       </c>
       <c r="BR4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS4" t="s">
         <v>128</v>
       </c>
       <c r="BT4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BU4" t="s">
         <v>128</v>
       </c>
       <c r="BV4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW4" t="s">
         <v>126</v>
       </c>
       <c r="BX4" t="s">
         <v>126</v>
       </c>
       <c r="BY4" t="s">
         <v>126</v>
       </c>
       <c r="BZ4" t="s">
         <v>126</v>
       </c>
       <c r="CA4" t="s">
         <v>131</v>
       </c>
       <c r="CB4" t="n" s="1">
         <v>46099.0</v>
       </c>
       <c r="CC4" t="n" s="1">
         <v>46108.0</v>
       </c>
       <c r="CD4" t="s">
         <v>132</v>
       </c>
       <c r="CE4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF4" t="s">
         <v>133</v>
       </c>
       <c r="CG4" t="s">
         <v>134</v>
       </c>
       <c r="CH4" t="s">
         <v>135</v>
       </c>
       <c r="CI4" t="s">
         <v>136</v>
       </c>
       <c r="CJ4" t="s">
         <v>137</v>
       </c>
       <c r="CK4" t="n" s="1">
         <v>46128.76219907407</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5" t="s">
@@ -1825,181 +1826,181 @@
       </c>
       <c r="AF5" t="s">
         <v>111</v>
       </c>
       <c r="AG5" t="s">
         <v>111</v>
       </c>
       <c r="AH5" t="s">
         <v>111</v>
       </c>
       <c r="AI5" t="s">
         <v>111</v>
       </c>
       <c r="AJ5" t="s">
         <v>143</v>
       </c>
       <c r="AK5" t="s">
         <v>118</v>
       </c>
       <c r="AL5" t="s">
         <v>119</v>
       </c>
       <c r="AM5" t="n">
         <v>672.0</v>
       </c>
-      <c r="AN5" t="s">
+      <c r="AN5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AP5" t="s">
         <v>120</v>
       </c>
-      <c r="AO5" t="s">
-[...2 lines deleted...]
-      <c r="AP5" t="s">
+      <c r="AQ5" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR5" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AS5" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AT5" t="n">
         <v>0.0</v>
       </c>
       <c r="AU5" t="n">
         <v>0.0</v>
       </c>
       <c r="AV5" t="n">
         <v>0.0</v>
       </c>
       <c r="AW5" t="n">
         <v>0.0</v>
       </c>
       <c r="AX5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY5" t="s">
         <v>123</v>
       </c>
-      <c r="AY5" t="s">
+      <c r="AZ5" t="s">
         <v>124</v>
       </c>
-      <c r="AZ5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB5" t="s">
         <v>126</v>
       </c>
       <c r="BC5" t="s">
         <v>127</v>
       </c>
       <c r="BD5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE5" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF5" t="s">
         <v>128</v>
       </c>
       <c r="BG5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH5" t="s">
         <v>126</v>
       </c>
       <c r="BI5" t="s">
         <v>129</v>
       </c>
       <c r="BJ5" t="s">
         <v>126</v>
       </c>
       <c r="BK5" t="s">
         <v>130</v>
       </c>
       <c r="BL5" t="s">
         <v>128</v>
       </c>
       <c r="BM5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN5" t="s">
         <v>128</v>
       </c>
       <c r="BO5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP5" t="s">
         <v>128</v>
       </c>
       <c r="BQ5" t="s">
         <v>128</v>
       </c>
       <c r="BR5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS5" t="s">
         <v>128</v>
       </c>
       <c r="BT5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BU5" t="s">
         <v>128</v>
       </c>
       <c r="BV5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW5" t="s">
         <v>126</v>
       </c>
       <c r="BX5" t="s">
         <v>126</v>
       </c>
       <c r="BY5" t="s">
         <v>126</v>
       </c>
       <c r="BZ5" t="s">
         <v>126</v>
       </c>
       <c r="CA5" t="s">
         <v>131</v>
       </c>
       <c r="CB5" t="n" s="1">
         <v>46099.0</v>
       </c>
       <c r="CC5" t="n" s="1">
         <v>46108.0</v>
       </c>
       <c r="CD5" t="s">
         <v>132</v>
       </c>
       <c r="CE5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF5" t="s">
         <v>133</v>
       </c>
       <c r="CG5" t="s">
         <v>134</v>
       </c>
       <c r="CH5" t="s">
         <v>135</v>
       </c>
       <c r="CI5" t="s">
         <v>136</v>
       </c>
       <c r="CJ5" t="s">
         <v>137</v>
       </c>
       <c r="CK5" t="n" s="1">
         <v>46128.76219907407</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6" t="s">
@@ -2094,181 +2095,181 @@
       </c>
       <c r="AF6" t="s">
         <v>111</v>
       </c>
       <c r="AG6" t="s">
         <v>111</v>
       </c>
       <c r="AH6" t="s">
         <v>111</v>
       </c>
       <c r="AI6" t="s">
         <v>111</v>
       </c>
       <c r="AJ6" t="s">
         <v>143</v>
       </c>
       <c r="AK6" t="s">
         <v>118</v>
       </c>
       <c r="AL6" t="s">
         <v>119</v>
       </c>
       <c r="AM6" t="n">
         <v>672.0</v>
       </c>
-      <c r="AN6" t="s">
+      <c r="AN6" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AP6" t="s">
         <v>120</v>
       </c>
-      <c r="AO6" t="s">
-[...2 lines deleted...]
-      <c r="AP6" t="s">
+      <c r="AQ6" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR6" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AS6" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AT6" t="n">
         <v>0.0</v>
       </c>
       <c r="AU6" t="n">
         <v>0.0</v>
       </c>
       <c r="AV6" t="n">
         <v>0.0</v>
       </c>
       <c r="AW6" t="n">
         <v>0.0</v>
       </c>
       <c r="AX6" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY6" t="s">
         <v>123</v>
       </c>
-      <c r="AY6" t="s">
+      <c r="AZ6" t="s">
         <v>124</v>
       </c>
-      <c r="AZ6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB6" t="s">
         <v>126</v>
       </c>
       <c r="BC6" t="s">
         <v>127</v>
       </c>
       <c r="BD6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE6" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF6" t="s">
         <v>128</v>
       </c>
       <c r="BG6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH6" t="s">
         <v>126</v>
       </c>
       <c r="BI6" t="s">
         <v>129</v>
       </c>
       <c r="BJ6" t="s">
         <v>126</v>
       </c>
       <c r="BK6" t="s">
         <v>130</v>
       </c>
       <c r="BL6" t="s">
         <v>128</v>
       </c>
       <c r="BM6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN6" t="s">
         <v>128</v>
       </c>
       <c r="BO6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP6" t="s">
         <v>128</v>
       </c>
       <c r="BQ6" t="s">
         <v>128</v>
       </c>
       <c r="BR6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS6" t="s">
         <v>128</v>
       </c>
       <c r="BT6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BU6" t="s">
         <v>128</v>
       </c>
       <c r="BV6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW6" t="s">
         <v>126</v>
       </c>
       <c r="BX6" t="s">
         <v>126</v>
       </c>
       <c r="BY6" t="s">
         <v>126</v>
       </c>
       <c r="BZ6" t="s">
         <v>126</v>
       </c>
       <c r="CA6" t="s">
         <v>131</v>
       </c>
       <c r="CB6" t="n" s="1">
         <v>46099.0</v>
       </c>
       <c r="CC6" t="n" s="1">
         <v>46108.0</v>
       </c>
       <c r="CD6" t="s">
         <v>132</v>
       </c>
       <c r="CE6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF6" t="s">
         <v>133</v>
       </c>
       <c r="CG6" t="s">
         <v>134</v>
       </c>
       <c r="CH6" t="s">
         <v>135</v>
       </c>
       <c r="CI6" t="s">
         <v>136</v>
       </c>
       <c r="CJ6" t="s">
         <v>137</v>
       </c>
       <c r="CK6" t="n" s="1">
         <v>46128.76219907407</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7" t="s">
@@ -2337,207 +2338,207 @@
       <c r="W7" t="s">
         <v>110</v>
       </c>
       <c r="X7" t="s">
         <v>111</v>
       </c>
       <c r="Y7" t="s">
         <v>111</v>
       </c>
       <c r="Z7" t="s">
         <v>111</v>
       </c>
       <c r="AA7" t="s">
         <v>162</v>
       </c>
       <c r="AB7" t="s">
         <v>113</v>
       </c>
       <c r="AC7" t="s">
         <v>114</v>
       </c>
       <c r="AD7" t="s">
         <v>141</v>
       </c>
       <c r="AE7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="AF7" t="s">
         <v>111</v>
       </c>
       <c r="AG7" t="s">
         <v>111</v>
       </c>
       <c r="AH7" t="s">
         <v>111</v>
       </c>
       <c r="AI7" t="s">
         <v>111</v>
       </c>
       <c r="AJ7" t="s">
         <v>143</v>
       </c>
       <c r="AK7" t="s">
         <v>118</v>
       </c>
       <c r="AL7" t="s">
         <v>119</v>
       </c>
       <c r="AM7" t="n">
         <v>672.0</v>
       </c>
-      <c r="AN7" t="s">
+      <c r="AN7" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO7" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AP7" t="s">
         <v>120</v>
       </c>
-      <c r="AO7" t="s">
-[...2 lines deleted...]
-      <c r="AP7" t="s">
+      <c r="AQ7" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR7" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AS7" t="n">
         <v>8.515E7</v>
       </c>
       <c r="AT7" t="n">
         <v>0.0</v>
       </c>
       <c r="AU7" t="n">
         <v>0.0</v>
       </c>
       <c r="AV7" t="n">
         <v>0.0</v>
       </c>
       <c r="AW7" t="n">
         <v>0.0</v>
       </c>
       <c r="AX7" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY7" t="s">
         <v>123</v>
       </c>
-      <c r="AY7" t="s">
+      <c r="AZ7" t="s">
         <v>124</v>
       </c>
-      <c r="AZ7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB7" t="s">
         <v>126</v>
       </c>
       <c r="BC7" t="s">
         <v>127</v>
       </c>
       <c r="BD7" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE7" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF7" t="s">
         <v>128</v>
       </c>
       <c r="BG7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH7" t="s">
         <v>126</v>
       </c>
       <c r="BI7" t="s">
         <v>129</v>
       </c>
       <c r="BJ7" t="s">
         <v>126</v>
       </c>
       <c r="BK7" t="s">
         <v>130</v>
       </c>
       <c r="BL7" t="s">
         <v>128</v>
       </c>
       <c r="BM7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN7" t="s">
         <v>128</v>
       </c>
       <c r="BO7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP7" t="s">
         <v>128</v>
       </c>
       <c r="BQ7" t="s">
         <v>128</v>
       </c>
       <c r="BR7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS7" t="s">
         <v>128</v>
       </c>
       <c r="BT7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BU7" t="s">
         <v>128</v>
       </c>
       <c r="BV7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW7" t="s">
         <v>126</v>
       </c>
       <c r="BX7" t="s">
         <v>126</v>
       </c>
       <c r="BY7" t="s">
         <v>126</v>
       </c>
       <c r="BZ7" t="s">
         <v>126</v>
       </c>
       <c r="CA7" t="s">
         <v>131</v>
       </c>
       <c r="CB7" t="n" s="1">
         <v>46099.0</v>
       </c>
       <c r="CC7" t="n" s="1">
         <v>46108.0</v>
       </c>
       <c r="CD7" t="s">
         <v>132</v>
       </c>
       <c r="CE7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF7" t="s">
         <v>133</v>
       </c>
       <c r="CG7" t="s">
         <v>134</v>
       </c>
       <c r="CH7" t="s">
         <v>135</v>
       </c>
       <c r="CI7" t="s">
         <v>136</v>
       </c>
       <c r="CJ7" t="s">
         <v>137</v>
       </c>
       <c r="CK7" t="n" s="1">
         <v>46128.76219907407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 