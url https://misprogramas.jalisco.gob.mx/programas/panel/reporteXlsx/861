--- v0 (2026-04-30)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="138">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -284,218 +284,197 @@
   <si>
     <t>Consideraciones especiales del proceso de selección</t>
   </si>
   <si>
     <t>Nombre del responsable</t>
   </si>
   <si>
     <t>Cargo del responsable</t>
   </si>
   <si>
     <t>Area del resposnable</t>
   </si>
   <si>
     <t>Teléfono del responsable</t>
   </si>
   <si>
     <t>Correo electrónico del responsable</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Sistema para el Desarrollo Integral de la Familia Jalisco (DIF)</t>
   </si>
   <si>
-    <t>Desarrollo Comunitario</t>
+    <t>Programa de Salud y Bienestar Comunitario</t>
   </si>
   <si>
     <t>PSBC</t>
   </si>
   <si>
     <t>Programa Social</t>
   </si>
   <si>
     <t>Sistemas DIF Municipales</t>
   </si>
   <si>
     <t>Jalisco crece para todas y todos</t>
   </si>
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Porcentaje de población con al menos una carencia social</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/programas-sociales/seguridad-comunitaria</t>
   </si>
   <si>
-    <t>El programa consta de la entrega de apoyos sociales, capacitación y participación comunitaria, a fin de generar habilidades productivas y de desarrollo en mujeres, hombres y  familias que habitan en municipios, localidades y AGEB de alta y muy alta marginación, así como en las Zonas de Atención Prioritaria                                                                                                                                                                                                            del estado de Jalisco,  de igual forma se fortalencen los Centros de Desarrollo Comunitario mediante habilitación, rehabilitación o equipamiento; ofertando  servicios educativos, sociales, culturales, económicos, de salud e integración social.</t>
-[...6 lines deleted...]
-Promover la formación y atención integral de las personas, con especial énfasis en quienes enfrentan alguna situación de vulnerabilidad, a través de la revitalización de Centros de Desarrollo Comunitario (CDC) o espacios similares, que fortalezcan la cohesión y el tejido social.
+    <t>El programa consta de la entrega de apoyos sociales, capacitación y participación comunitaria, a fin de generar habilidades productivas y de desarrollo en mujeres, hombres y  familias que habitan en municipios, localidades y AGEB de alta y muy alta marginación, así como en las Zonas de Atención Prioritaria del estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>Coadyuvar a instaurar determinantes sociales saludables en zonas vulnerables, mediante la implementación de proyectos comunitarios sociales o productivos y/o la impartición de capacitaciones con un enfoque autogestivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Implementar acciones de desarrollo comunitario dirigidas a la población en situación de pobreza, rezago social y/o vulnerabilidad que habita en ZAP del estado de Jalisco, coadyuvando a instaurar determinantes sociales saludables mediante proyectos comunitarios sociales o productivos y capacitaciones con enfoque autogestivo, con el fin de mejorar su bienestar, calidad de vida e inclusión social.
+2. Impartir procesos de capacitación dirigidos a los GD, orientados a fortalecer y desarrollar aptitudes, habilidades y conocimientos, desde un enfoque de autonomía y autogestión, que contribuyan al fortalecimiento de la salud comunitaria y al desarrollo de capacidades locales.
+3. Implementar proyectos comunitarios integrales, de carácter social o productivo, orientados a la generación de bienes y servicios que atiendan necesidades y problemáticas colectivas, y que promuevan el mejoramiento de estilos de vida saludables, conforme al Modelo para el Bienestar Comunitario establecido en la EIASADC 2026.
 </t>
   </si>
   <si>
-    <t>Aumenta la población en situación de pobreza, con rezago social, con carencias sociales y/o vulnerabilidad que habita en zonas de atención prioritaria de los municipios del estado de Jalisco, al no contar con la garantía de sus derechos sociales y de desarrollo, afectando su calidad de vida.</t>
+    <t>La población en situación de pobreza, rezago social y/o vulnerabilidad, que habita en ZAP del estado de Jalisco, no cuenta con acceso suficiente a los derechos sociales lo cual afecta su calidad de vida.</t>
   </si>
   <si>
     <t>Igualdad de oportunidades</t>
   </si>
   <si>
     <t>Cohesión social y la vida comunitaria</t>
   </si>
   <si>
     <t>Fin de la pobreza</t>
   </si>
   <si>
     <t>Para 2030, reducir al menos a la mitad la proporción de hombres, mujeres y niños de todas las edades que viven en la pobreza en todas sus dimensiones con arreglo a las definiciones nacionales</t>
-  </si>
-[...97 lines deleted...]
-    <t>engracia.vuelvas@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Salud y Bienestar Comunitario PSBC</t>
   </si>
   <si>
     <t>Esta modalidad consiste en otorgar apoyos comunitarios orientados a la implementación de proyectos sociales o productivos y la impartición de capacitaciones, fomentando la participación comunitaria a través de grupos de desarrollo (GD) en la solución de problemas sociales bajo el Modelo para el Bienestar Comunitario. 
 Dicho modelo se rige por cuatro ejes transversales (derechos humanos, equidad de género, construcción de paz y sustentabilidad) y seis componentes (autocuidado, alimentación, economía solidaria, espacios habitables, gestión de riesgos y recreación). El objetivo es reducir vulnerabilidades y mejorar la calidad de vida mediante el desarrollo de capacidades individuales y colectivas.</t>
   </si>
   <si>
-    <t>[Apoyos en especie, Productos y  bienes, Servicios de asistencia técnica y/o profesional]</t>
-[...3 lines deleted...]
-1. Insumos y/o Servicios para Proyectos: Entrega de insumos y servicios necesarios para la implementación y consolidación de proyectos comunitarios sociales o productivos, definidos de manera participativa por los GD.
+    <t>[Servicios de asistencia técnica y/o profesional, Apoyos en especie, Productos y  bienes]</t>
+  </si>
+  <si>
+    <t>1. Insumos y/o Servicios para Proyectos: Entrega de insumos y servicios necesarios para la implementación y consolidación de proyectos comunitarios sociales o productivos, definidos de manera participativa por los GD.
 2. Servicios de Capacitación: Consisten en procesos de formación y fortalecimiento de capacidades, orientados al desarrollo de habilidades, conocimientos y competencias comunitarias, alineados a los seis componentes del Programa Salud y Bienestar Comunitario.</t>
   </si>
   <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>si</t>
+  </si>
+  <si>
+    <t>El monto es variable, debido a la intervención de la modalidad.</t>
+  </si>
+  <si>
+    <t>Anual</t>
+  </si>
+  <si>
+    <t>Por medio de un intermediario</t>
+  </si>
+  <si>
     <t>[Adultos]</t>
   </si>
   <si>
     <t>Mujeres y hombres mayores de 18 años, que forman parte de un Grupo de Desarrollo Comunitario activo. Habitantes de localidades de alto y muy alto grado de rezago social que habitan en municipios, localidades y AGEB rurales y urbanas; habitantes de alto y muy alto grado de marginación; habitantes de localidades de los municipios prioritarios de la Estrategia Nacional de Construcción de Paz, y localidades indígenas o afromexicanas en el Estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>Ambos</t>
+  </si>
+  <si>
+    <t>4330417</t>
+  </si>
+  <si>
+    <t>Personas que habitan en localidades del estado de Jalisco que presentan condiciones de alta y muy alta marginación, rezago social y/o vulnerabilidad, conforme a los criterios de focalización y la metodología de intervención establecidos en la EIASADC 2026: Habitantes de localidades de alto y muy alto grado de rezago social que habitan en municipios, localidades y AGEB rurales y urbanas; habitantes de alto y muy alto grado de marginación; habitantes de localidades de los municipios prioritarios de la Estrategia Nacional de Construcción de Paz, y localidades indígenas o afromexicanas en el Estado de Jalisco.</t>
+  </si>
+  <si>
+    <t>Personas</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD2 </t>
+  </si>
+  <si>
+    <t>Desarrollo Comunitario</t>
+  </si>
+  <si>
+    <t>Las dispersiones de recurso económico se realizaron durante el segundo trimestre del año, por lo que el proceso de licitaciones para la adquisición de los apoyos en los SMDIF inician una vez que se cuenta con la suficiencia presupuestal. Por ello se reflejará un avance de beneficiarios apoyados para el tercer trimestre del año.</t>
+  </si>
+  <si>
+    <t>Ramo 33. Fondo de Aportaciones Múltiple (FAM)</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/25006/1774924749-2026-03-30-.pdf</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2713</t>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2713</t>
+  </si>
+  <si>
+    <t>https://padronunico.jalisco.gob.mx/</t>
+  </si>
+  <si>
+    <t>Mtra. Engracia Alejandrina Vuelvas Acuña</t>
+  </si>
+  <si>
+    <t>Subdirectora General de Desarrollo Comunitario y Apoyo Municipal</t>
+  </si>
+  <si>
+    <t>Subdirección General de Desarrollo Comunitario y Apoyo Municipal</t>
+  </si>
+  <si>
+    <t>33 30 30 38 00 Ext. 5001, 5002</t>
+  </si>
+  <si>
+    <t>engracia.vuelvas@difjalisco.gob.mx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -860,503 +839,234 @@
       <c r="R2" t="s">
         <v>105</v>
       </c>
       <c r="S2" t="s">
         <v>106</v>
       </c>
       <c r="T2" t="s">
         <v>107</v>
       </c>
       <c r="U2" t="s">
         <v>108</v>
       </c>
       <c r="V2" t="s">
         <v>109</v>
       </c>
       <c r="W2" t="s">
         <v>110</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>111</v>
       </c>
       <c r="Z2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="AA2" t="s">
         <v>112</v>
       </c>
       <c r="AB2" t="s">
         <v>113</v>
       </c>
       <c r="AC2" t="s">
         <v>114</v>
       </c>
       <c r="AD2" t="s">
         <v>115</v>
       </c>
       <c r="AE2" t="s">
         <v>116</v>
       </c>
       <c r="AF2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AG2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>110</v>
       </c>
       <c r="AI2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
-        <v>8620.0</v>
+        <v>3612.0</v>
       </c>
       <c r="AN2" t="n">
         <v>0.0</v>
       </c>
       <c r="AO2" t="n">
         <v>0.0</v>
       </c>
       <c r="AP2" t="s">
         <v>120</v>
       </c>
       <c r="AQ2" t="s">
         <v>121</v>
       </c>
       <c r="AR2" t="n">
-        <v>4.2433938E7</v>
+        <v>2.6433938E7</v>
       </c>
       <c r="AS2" t="n">
         <v>0.0</v>
       </c>
       <c r="AT2" t="n">
-        <v>4.2433938E7</v>
+        <v>2.6433938E7</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>122</v>
       </c>
       <c r="AY2" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="AZ2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BA2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BB2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BD2" t="s">
         <v>121</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL2" t="s">
         <v>128</v>
       </c>
-      <c r="BH2" t="s">
-[...2 lines deleted...]
-      <c r="BI2" t="s">
+      <c r="BM2" t="s">
         <v>129</v>
       </c>
-      <c r="BJ2" t="s">
-[...8 lines deleted...]
-      <c r="BM2" t="s">
+      <c r="BN2" t="s">
         <v>128</v>
       </c>
-      <c r="BN2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>126</v>
+      </c>
+      <c r="BQ2" t="s">
         <v>128</v>
       </c>
-      <c r="BP2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BR2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BS2" t="s">
         <v>128</v>
       </c>
-      <c r="BS2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BU2" t="s">
         <v>128</v>
       </c>
-      <c r="BU2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>126</v>
+      </c>
+      <c r="BX2" t="s">
         <v>128</v>
       </c>
-      <c r="BW2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BY2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BZ2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="CA2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CB2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CC2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CD2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CE2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CF2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CG2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CH2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CI2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CJ2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CK2" t="n" s="1">
-        <v>46129.649826388886</v>
-[...267 lines deleted...]
-      <c r="CK3" t="n" s="1">
         <v>46129.649826388886</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>