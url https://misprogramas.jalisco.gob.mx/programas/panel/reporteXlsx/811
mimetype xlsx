--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="137">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -284,193 +284,196 @@
   <si>
     <t>Consideraciones especiales del proceso de selección</t>
   </si>
   <si>
     <t>Nombre del responsable</t>
   </si>
   <si>
     <t>Cargo del responsable</t>
   </si>
   <si>
     <t>Area del resposnable</t>
   </si>
   <si>
     <t>Teléfono del responsable</t>
   </si>
   <si>
     <t>Correo electrónico del responsable</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Sistema para el Desarrollo Integral de la Familia Jalisco (DIF)</t>
   </si>
   <si>
-    <t>Apoyos a instancias que atienden a personas en situación de calle o personas migrantes.</t>
+    <t>Fortalecer las Acciones para la Atención y/o Reintegración de Personas en Situación de Calle, en Contexto de Movilidad, Tránsito, Retorno o en Condición de Vulnerabilidad en el Estado de Jalisco</t>
   </si>
   <si>
     <t>PAH</t>
   </si>
   <si>
     <t>Programa</t>
   </si>
   <si>
-    <t>Sistemas DIF Municipales
+    <t>• Sistemas DIF Municipales
 • Procuraduría de Protección de Niñas, Niños y Adolescentes
 • Centros de Asistencia Social
 • Organizaciones de la Sociedad Civil
 • Instituto Nacional de Migración
 • Comisión Mexicana de Ayuda a Refugiados</t>
   </si>
   <si>
-    <t>Temas que nos acompañan en cada paso del camino</t>
-[...5 lines deleted...]
-    <t>Porcentaje de dependencias del poder ejecutivo del Estado que contempla en sus estrategias e indicadores acciones tendientes a garantizar los derechos humanos de grupos prioritarios</t>
+    <t>Jalisco crece para todas y todos</t>
+  </si>
+  <si>
+    <t>Hacia el desarrollo de todas y todos</t>
+  </si>
+  <si>
+    <t>Apoyos en especie otorgados a personas en situación de calle y/o movilidad en el Estado a través de DIF Jalisco</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/</t>
   </si>
   <si>
-    <t>El programa de Ayuda Humanitaria coadyuva a través del proyecto 155 en el fortalecimiento para la atención y reintegración de personas en situación de calle, en contexto de movilidad, tránsito, retorno, o en condición de vulnerabilidad a través de apoyos económicos dirigidos a Sistemas DIF municipales, Organismos de la Sociedad Civil y Albergues, para que sean incluidos socialmente con respeto y protección de sus derechos humanos, brindando servicios multidisciplinarios, apoyos asistenciales y atención integral.</t>
+    <t>Consolidar el modelo institucional de atención integral en los Sistemas DIF Municipales, sociedad civil y albergues en el estado de Jalisco.</t>
   </si>
   <si>
     <t>Diversificar y consolidar el modelo institucional de atención integral de los Sistemas DIF Municipales, Organismos de la Sociedad Civil y Albergues de Jalisco que brindan cuidados a personas en situación de calle o en contexto de movilidad.</t>
   </si>
   <si>
-    <t>1. Fortalecer la capacidad instalada de los servicios de atención integral en los Sistemas DIF Municipales, Organismos de Sociedad Civil y Albergues de Jalisco.
-[...4 lines deleted...]
-    <t>Exclusión social de las personas en situación de calle y/o en contexto de movilidad, en los que se puede  presentar rezago social.</t>
+    <t xml:space="preserve">1. Fortalecer la capacidad instalada de los servicios de atención integral en los Sistemas DIF Municipales, Organismos de Sociedad Civil y Albergues de Jalisco.
+2. Incrementar los recursos técnicos y financieros transferidos a los Sistemas DIF Municipales, Organismos de Sociedad Civil y Albergues de Jalisco que amplíen la cobertura y sostenibilidad operativa en la atención a personas en situación de calle o en contexto de movilidad.
+3. Garantizar condiciones institucionales adecuadas dentro de los Sistemas DIF Municipales, Organismos de Sociedad Civil y Albergues de Jalisco que impacten efectivamente en los derechos humanos de las personas en situación de calle o en contexto de movilidad. </t>
+  </si>
+  <si>
+    <t>Exclusión estructural de personas en situación de calle y en contexto de movilidad humana en Jalisco</t>
   </si>
   <si>
     <t>Bienestar familiar</t>
   </si>
   <si>
     <t>Cohesión social y la vida comunitaria</t>
   </si>
   <si>
     <t>Reducción de las desigualdades</t>
   </si>
   <si>
     <t>Garantizar la igualdad de oportunidades y reducir la desigualdad de resultados, incluso eliminando las leyes, políticas y prácticas discriminatorias y promoviendo legislaciones, políticas y medidas adecuadas a ese respecto</t>
   </si>
   <si>
     <t>Desarrollo integral de personas en situación de calle o en contexto de movilidad</t>
   </si>
   <si>
     <t>Desarrollar y dirigir el modelo de atención a personas en situación de calle o en contexto de movilidad, basado en estrategias que permitan mejorar la condición de vida y restitución de derechos de las personas que viven o transitan en el estado de Jalisco, articulando la participación de instancias municipales, organismos de la sociedad civil e instituciones académicas, con apego a las leyes, normas y lineamientos aplicables.</t>
   </si>
   <si>
     <t>[Apoyo Monetario sin retorno]</t>
   </si>
   <si>
     <t>Otorgar apoyo económico a los Sistemas DIF Municipales que ofrezcan servicios y apoyos a personas en situación de calle, o en contexto de movilidad y en caso de ser requerido a los Organismos de la Sociedad Civil y Albergues de Jalisco que brinden atención a este sector, con el fin de fortalecer sus centros y garantizar el desarrollo de actividades en favor de dicha población. Promover la inclusión social y generar procesos de capacitación y sensibilización a DIF municipales para la atención con calidad y calidez de las personas en situación de calle o en contexto de movilidad.</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
-    <t>2955000</t>
+    <t>El monto es variable, debido a la intervención de la modalidad.</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>Por medio de un intermediario</t>
   </si>
   <si>
-    <t>[Personas en situación de calle, Organizaciones Civiles, Municipios]</t>
-[...2 lines deleted...]
-    <t>Sistemas DIF Municipales, Organismos de la Sociedad Civil o Albergues que atienden a personas que se encuentran temporal o permanentemente en situación de calle, tránsito o movilidad sin redes de apoyo. Personas en situación de calle con posibles problemas sanitarios de salud y socio familiar sin redes de apoyo, Personas en tránsito (que carezcan de seguridad y abrigo), Personas con trastornos psicosociales que presenten situación de calle sin redes de apoyo, Personas con alguna discapacidad que se encuentren en situación de calle sin redes de apoyo.</t>
+    <t>[Municipios, Organizaciones Civiles, Personas en situación de calle]</t>
+  </si>
+  <si>
+    <t>Sistemas DIF Municipales, Organismos de la Sociedad Civil o Albergues que atienden a personas que se encuentran temporal o permanentemente en situación de calle, tránsito o movilidad sin redes de apoyo. Personas en situación de calle con posibles problemas sanitarios de salud y socio familiar sin redes de apoyo, Personas en tránsito, Personas con trastornos psicosociales que presenten situación de calle sin redes de apoyo, Personas con alguna discapacidad que se encuentren en situación de calle sin redes de apoyo.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>45 Sistemas DIF Municipales, 15 Organismos de la Sociedad Civil y Albergues del SEDIF Jalisco que atiendan a personas en situación de calle o en contexto de movilidad</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Apoyos</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">SD5 </t>
   </si>
   <si>
     <t>Inclusión social</t>
   </si>
   <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/25466/1784835993-2026-07-23-VI.pdf</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
-    <t>Si</t>
-[...1 lines deleted...]
-  <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2676</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2676</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarArchivoEncuestaSatisfaccion/2676</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/</t>
   </si>
   <si>
-    <t>Mtro. Eduardo Solorio Alcalá</t>
-[...2 lines deleted...]
-    <t>Subdirector General de Inclusión</t>
+    <t>Dra. Mónica Mariscal Gonzalez</t>
+  </si>
+  <si>
+    <t>Subdirectora General de Inclusión</t>
   </si>
   <si>
     <t>Subdirección General de Inclusión</t>
   </si>
   <si>
     <t>33 30 30 38 00  Ext. 2001, 2002</t>
   </si>
   <si>
-    <t>eduardo.solorio@difjalisco.gob.mx</t>
+    <t>monica.mariscal@difjalisco.gob.mx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -919,150 +922,150 @@
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>123</v>
       </c>
       <c r="AY2" t="s">
         <v>124</v>
       </c>
       <c r="AZ2" t="s">
         <v>120</v>
       </c>
       <c r="BA2" t="s">
         <v>120</v>
       </c>
       <c r="BB2" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="BC2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="BD2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>122</v>
+      </c>
+      <c r="BE2" t="n">
+        <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BG2" t="s">
         <v>120</v>
       </c>
       <c r="BH2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="BI2" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL2" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BM2" t="s">
         <v>120</v>
       </c>
       <c r="BN2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BO2" t="s">
         <v>120</v>
       </c>
       <c r="BP2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BQ2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BR2" t="s">
         <v>120</v>
       </c>
       <c r="BS2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="BT2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BU2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="BV2" t="s">
         <v>120</v>
       </c>
       <c r="BW2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="BX2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BY2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="BZ2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="CA2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
         <v>120</v>
       </c>
       <c r="CE2" t="s">
         <v>120</v>
       </c>
       <c r="CF2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CG2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CH2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CI2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CJ2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CK2" t="n" s="1">
-        <v>46134.59625</v>
+        <v>46231.64560185185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>