--- v0 (2026-05-01)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="140">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -386,51 +386,52 @@
   <si>
     <t>192 pescadores y pescadoras que integran las 4 cooperativas que realizan actividades dentro de la Laguna de Cajititlán identificados con el permiso de pesca comercial para embarcaciones menores vigente, dato del Registro Nacional de Pesca y Acuacultura (RNPA) expedido por la CONAPESCA de la SADER Federal con fecha del 30 de junio del 2025</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>La población potencial para la modalidad 1 de apoyo, son todos los pescadores pertenecientes a las cuatro cooperativas pesqueras del municipio de Tlajomulco de Zúñiga, que realizan actividades dentro de la Laguna de Cajititlán identificados con el permiso de pesca comercial para embarcaciones menores vigente, expedido por la SADER Federal y la CONAPESCA; para cada cooperativa, y mediante las actas constitutivas se cuantifican los integrantes, los cuales se calculan en 192 pescadores.</t>
   </si>
   <si>
     <t>Apoyos</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">S98 </t>
   </si>
   <si>
     <t>Fondo Jalisco para Contingencias Agroalimentarias</t>
   </si>
   <si>
-    <t>Apoyos: 14’775,000.00
+    <t>Con corte al 31 de julio de 2026, el programa cuenta con un monto dictaminado de $12,500,000.00
+Apoyos: 14’775,000.00
 GO: 225,000.00
 Total: 15’000,000.00</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24940/1774307676-2026-03-23-.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2627</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2627</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/por-programa</t>
   </si>
   <si>
     <t>Eric Ricardo Viramontes Serralde</t>
   </si>
   <si>
@@ -886,55 +887,55 @@
       </c>
       <c r="AF2" t="s">
         <v>110</v>
       </c>
       <c r="AG2" t="s">
         <v>110</v>
       </c>
       <c r="AH2" t="s">
         <v>110</v>
       </c>
       <c r="AI2" t="s">
         <v>110</v>
       </c>
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
         <v>196.0</v>
       </c>
-      <c r="AN2" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN2" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>169.0</v>
       </c>
       <c r="AP2" t="s">
         <v>119</v>
       </c>
       <c r="AQ2" t="s">
         <v>120</v>
       </c>
       <c r="AR2" t="n">
         <v>1.5E7</v>
       </c>
       <c r="AS2" t="n">
         <v>1.5E7</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
@@ -1155,55 +1156,55 @@
       </c>
       <c r="AF3" t="s">
         <v>110</v>
       </c>
       <c r="AG3" t="s">
         <v>110</v>
       </c>
       <c r="AH3" t="s">
         <v>110</v>
       </c>
       <c r="AI3" t="s">
         <v>110</v>
       </c>
       <c r="AJ3" t="s">
         <v>116</v>
       </c>
       <c r="AK3" t="s">
         <v>117</v>
       </c>
       <c r="AL3" t="s">
         <v>118</v>
       </c>
       <c r="AM3" t="n">
         <v>196.0</v>
       </c>
-      <c r="AN3" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN3" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="AO3" t="n">
+        <v>169.0</v>
       </c>
       <c r="AP3" t="s">
         <v>119</v>
       </c>
       <c r="AQ3" t="s">
         <v>120</v>
       </c>
       <c r="AR3" t="n">
         <v>1.5E7</v>
       </c>
       <c r="AS3" t="n">
         <v>1.5E7</v>
       </c>
       <c r="AT3" t="n">
         <v>0.0</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>