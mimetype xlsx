--- v0 (2026-05-01)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="152">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -314,214 +314,218 @@
   <si>
     <t>Acción</t>
   </si>
   <si>
     <t>Fiscalía Estatal (Centro de Justicia para las mujeres), Secretaría de Igualdad Sustantiva entre Mujeres y Hombres (SISEMH), Ayuntamientos, Sistema DIF Municipales, Supremo Tribunal de Justicia, Delegaciones, Centros de Asistencia Social, A.C.</t>
   </si>
   <si>
     <t>Jalisco crece para todas y todos</t>
   </si>
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Porcentaje de población con al menos una carencia social</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/programas-sociales</t>
   </si>
   <si>
     <t>El  Consejo Estatal para la Prevención y Atención de la Violencia Intrafamiliar (CEPAVI) realiza intervenciones integrales desde el enfoque de género, los derechos humanos y la cultura de la paz buscando garantizar la atención y la prevención de violencia familiar, promoviendo  la igualdad entre mujeres y hombres a través de servicios integrales de atención profesional especializada e interdisciplinaria, que van desde asesoría, orientación, y representación así como apoyos y servicios médicos especializados y jurídicos a la población en general para ofrecer alternativas y estrategias para vivir una vida libre de violencia.</t>
   </si>
   <si>
     <t xml:space="preserve">Generar estrategias, políticas públicas y la creación de modelos de intervención para la prevención y la atención de los casos de violencia familiar, a través de la creación de unidades de atención, así como espacios de atención y acompañamiento, a fin de contribuir en la mejora de la calidad de vida de las mujeres, sus hijas e hijos que han vivido violencia, fortaleciendo su desarrollo integral y empoderamiento económico y emocional. Así mismo, mediante la entrega de apoyos y servicios asistenciales, psicológico y jurídico que contribuyen a la continuidad de su Proyecto de Vida Libre de Violencia. </t>
   </si>
   <si>
-    <t xml:space="preserve">1.Atención integral a mujeres víctimas de violencia familiar 
-[...10 lines deleted...]
-</t>
+    <t xml:space="preserve">1. Atender integralmente a mujeres víctimas de violencia familiar 
+2. Brindar protección institucional. 
+3. Brindar apoyos asistenciales y seguimiento a mujeres egresadas del Centro de Atención a la Mujer sus Hijas e Hijos "Estancia Temporal" CAMHHET 
+4. Contribuir a erradicar las conductas violentas contra las Mujeres.
+5. Atender con modelos psicoeducativos a las personas receptoras y generadoras de violencia para la modificación de estas conductas, así como realizar actividades de prevención.
+6. Asesoría en la denuncia los hechos de violencia familiar  que ameriten la intervención del Ministerio Público.
+7. Canalizar a las personas receptoras y generadoras de violencia familiar a diversas instancias especializadas en la materia.
+8. Fortalecer la prevención primaria y secundaria en el sistema educativo y de salud en materia de violencia familiar. </t>
+  </si>
+  <si>
+    <t>Violencia familiar.</t>
   </si>
   <si>
     <t>Bienestar familiar</t>
   </si>
   <si>
     <t>Cohesión social y la vida comunitaria</t>
   </si>
   <si>
     <t>Igualdad de género</t>
   </si>
   <si>
     <t>Eliminar todas las formas de violencia contra todas las mujeres y las niñas en los ámbitos público y privado, incluidas la trata y la explotación sexual y otros tipos de explotación</t>
   </si>
   <si>
     <t>Centro de atención a la Mujer, sus hijas e hijos, estancia temporal (CAMHHET).</t>
   </si>
   <si>
-    <t>Es un espacio de  protección institucional, de ingreso voluntario y permanencia temporal que brinda atención integral y apoyos asistenciales las 24 horas, los 365 días del año, a mujeres, sus hijas e hijos que han sufrido violencia extrema y que se encuentra en riesgo su vida y su integridad, en el cual se brinda atención y acompañamiento de un equipo multidisciplinario que desde la perspectiva de género les acompaña durante su proceso  y dá seguimiento por un tiempo posterior a su egreso, buscando armar un nuevo Proyecto de Vida Libre de Violencia, romper el ciclo, evitar regresar a este y no volver a ser víctimas.</t>
-[...2 lines deleted...]
-    <t>[Servicios de asistencia técnica y/o profesional, Apoyos en especie, Productos y  bienes]</t>
+    <t>Es un espacio de  protección institucional de ingreso voluntario y permanencia temporal que brinda atención integral y apoyos asistenciales las 24 horas, los 365 días del año, a mujeres, sus hijas e hijos que han sufrido violencia extrema y que se encuentra en riesgo su vida y su integridad, en el cual se brinda atención y acompañamiento de un equipo multidisciplinario que desde la perspectiva de género les acompaña durante su proceso  y da seguimiento por un tiempo posterior a su egreso, buscando armar un nuevo Proyecto de Vida Libre de Violencia, romper el ciclo, evitar regresar a este y no volver a ser víctimas.</t>
+  </si>
+  <si>
+    <t>[Apoyos en especie, Productos y  bienes, Servicios de asistencia técnica y/o profesional]</t>
   </si>
   <si>
     <t>Servicios de hospedaje, orientación, asesoría y atención interprofesional.
 Raciones alimenticias, ropa, calzado, artículos de higiene personal, gestión de documentación de identidad y tramites legales, medicamentos, estudios especializados, pañales, leche de formula, material para sus talleres derivado del acompañamiento multidisciplinario, insumos y herramientas para el autoemprendimiento, traslados derivados del acompañamiento o el egreso.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>El monto es variable, debido a la intervención de la modalidad.</t>
   </si>
   <si>
     <t>Diario</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
-    <t>[Victimas, Adolescentes, Mujeres, Niños y Niñas]</t>
+    <t>[Mujeres, Niños y Niñas, Victimas, Adolescentes]</t>
   </si>
   <si>
     <t>Mujeres, sus hijas e hijos, que viven violencia familiar cuya integridad física, psicológica y moral se encuentre en riesgo, y que cuenten con escasas y/o nulas redes familiares.</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>3123000</t>
   </si>
   <si>
-    <t xml:space="preserve">Población vulnerable con al menos una carencia social, en el Estado de Jalisco.
-[...2 lines deleted...]
-</t>
+    <t>Población vulnerable con al menos una carencia social, en el Estado de Jalisco (ENIGH 2024).</t>
+  </si>
+  <si>
+    <t>Personas</t>
+  </si>
+  <si>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD3 </t>
+  </si>
+  <si>
+    <t>Seguridad Social</t>
+  </si>
+  <si>
+    <t>Al ser un programa de prestación de servicios públicos se consideran las partidas:
+2000
+3000
+4000
+5000.
+Fe de erratas: Fe de erratas: Faltó documentar en el presupuesto inicial $39,100.00 en el recurso federal. Hubo una reducción de $406,660.00 en recurso estatal, con lo que se tiene un presupuesto total de  $6,462,490.00 con corte al 22 de julio de 2026.</t>
+  </si>
+  <si>
+    <t>No Aplica</t>
+  </si>
+  <si>
+    <t>No aplica</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Personas</t>
-[...16 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2668</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2668</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/consultar?tipo=1&amp;periodo=26</t>
   </si>
   <si>
     <t>De acuerdo a la normatividad establecida.</t>
   </si>
   <si>
     <t>Mtra. María de los Ángeles González Ramírez</t>
   </si>
   <si>
     <t>Directora</t>
   </si>
   <si>
     <t>Consejo Estatal para la Prevención y Atención de la Violencia Intrafamiliar CEPAVI</t>
   </si>
   <si>
     <t>3310017384 Ext. 3302</t>
   </si>
   <si>
     <t>mariadelosangeles.gonzalez@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Prevención para la erradicación de conductas violentas hacia las Mujeres.</t>
   </si>
   <si>
-    <t>Modificar conductas, estereotipos, roles familiares y socio-culturales aprendidos con relación a la hegemonía masculina  y establecer relaciones con equidad e igualdad de género que garanticen el bienestar familiar a través de talleres y capacitaciones, desde una perspectiva de género.</t>
+    <t>Sensibilizar sobre conductas, estereotipos, roles familiares y socio-culturales aprendidos con relación a la hegemonía masculina  y establecer relaciones con equidad e igualdad de género que garanticen el bienestar familiar a través de talleres y capacitaciones, desde una perspectiva de género.</t>
   </si>
   <si>
     <t>[Servicios de asistencia técnica y/o profesional]</t>
   </si>
   <si>
     <t>Asesoría, capacitación y orientación en la temática de  Prevención de Violencias.</t>
   </si>
   <si>
     <t>Mensual</t>
   </si>
   <si>
     <t>[Victimas, Población en general]</t>
   </si>
   <si>
-    <t>Niñas, niños, adolescentes, mujeres y hombres participantes en los talleres/ capacitaciones en la temática de Prevención de violencias</t>
+    <t>Niñas, niños, adolescentes, mujeres y hombres participantes en los talleres/ capacitaciones en la temática de prevención de violencias.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>Unidades de atención a la violencia familiar (UAVIFAM)</t>
   </si>
   <si>
     <t>Las UAVIFAM son instancias especializadas en la promoción, respeto, protección y garantía de los derechos humanos. Cuentan con equipos interdisciplinarios que brindan atención integral y realizan acciones de prevención de la violencia.especializado, integral y oportuno. Esto contribuirá al bienestar y a la mejora de la calidad de vida de las personas atendidas.
 Se otorga la atención integral que incluye apoyo psicológico, jurídico y asistencial, es fundamental para el desarrollo y empoderamiento de las víctimas, contribuyendo a su autonomía y bienestar. Al fortalecer estos servicios, se promueve la recuperación emocional y económica de las personas atendidas, lo cual incide directamente en la mejora de su calidad de vida.</t>
   </si>
   <si>
     <t>Servicios de orientación, asesoría y apoyo jurídico. Atención psicológica individual y de grupo.</t>
   </si>
   <si>
     <t>Por medio de un intermediario</t>
   </si>
   <si>
-    <t>Personas en situación de violencia familiar que acuden o son canalizadas a las UAVIFAM del Sistema DIF Jalisco y que cumplen con los criterios de atención establecidos en los lineamientos de operación.</t>
+    <t>Personas en situación de violencia familiar que acuden o son canalizadas a las UAVIFAM que cumplen con los criterios de atención establecidos en los lineamientos de operación.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -927,196 +931,196 @@
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>111</v>
       </c>
       <c r="AI2" t="s">
         <v>111</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
         <v>3231.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>652.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>437.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>120</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>121</v>
       </c>
-      <c r="AQ2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR2" t="n">
-        <v>6869150.0</v>
+        <v>6830050.0</v>
       </c>
       <c r="AS2" t="n">
-        <v>6869150.0</v>
+        <v>6830050.0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY2" t="s">
         <v>123</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>124</v>
       </c>
-      <c r="AZ2" t="s">
+      <c r="BA2" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB2" t="s">
         <v>126</v>
       </c>
       <c r="BC2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BD2" t="s">
         <v>126</v>
       </c>
       <c r="BE2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BF2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BH2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BI2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BJ2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BL2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BM2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BN2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BP2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BQ2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BR2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BS2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BU2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BV2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BW2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BX2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BY2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BZ2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CA2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="CE2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CF2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CG2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CI2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CJ2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46114.69657407407</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3" t="s">
         <v>90</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>92</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>94</v>
       </c>
       <c r="G3" t="s">
@@ -1134,258 +1138,258 @@
       <c r="K3" t="s">
         <v>98</v>
       </c>
       <c r="L3" t="s">
         <v>99</v>
       </c>
       <c r="M3" t="s">
         <v>100</v>
       </c>
       <c r="N3" t="s">
         <v>101</v>
       </c>
       <c r="O3" t="s">
         <v>102</v>
       </c>
       <c r="P3" t="s">
         <v>103</v>
       </c>
       <c r="Q3" t="s">
         <v>104</v>
       </c>
       <c r="R3" t="s">
         <v>105</v>
       </c>
       <c r="S3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="T3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="U3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="V3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="W3" t="s">
         <v>110</v>
       </c>
       <c r="X3" t="s">
         <v>110</v>
       </c>
       <c r="Y3" t="s">
         <v>111</v>
       </c>
       <c r="Z3" t="s">
         <v>110</v>
       </c>
       <c r="AA3" t="s">
         <v>112</v>
       </c>
       <c r="AB3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AC3" t="s">
         <v>114</v>
       </c>
       <c r="AD3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AE3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AF3" t="s">
         <v>111</v>
       </c>
       <c r="AG3" t="s">
         <v>111</v>
       </c>
       <c r="AH3" t="s">
         <v>111</v>
       </c>
       <c r="AI3" t="s">
         <v>111</v>
       </c>
       <c r="AJ3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AK3" t="s">
         <v>118</v>
       </c>
       <c r="AL3" t="s">
         <v>119</v>
       </c>
       <c r="AM3" t="n">
         <v>3231.0</v>
       </c>
-      <c r="AN3" t="s">
+      <c r="AN3" t="n">
+        <v>652.0</v>
+      </c>
+      <c r="AO3" t="n">
+        <v>437.0</v>
+      </c>
+      <c r="AP3" t="s">
         <v>120</v>
       </c>
-      <c r="AO3" t="s">
-[...2 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="AQ3" t="s">
         <v>121</v>
       </c>
-      <c r="AQ3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR3" t="n">
-        <v>6869150.0</v>
+        <v>6830050.0</v>
       </c>
       <c r="AS3" t="n">
-        <v>6869150.0</v>
+        <v>6830050.0</v>
       </c>
       <c r="AT3" t="n">
         <v>0.0</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>
       <c r="AX3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY3" t="s">
         <v>123</v>
       </c>
-      <c r="AY3" t="s">
+      <c r="AZ3" t="s">
         <v>124</v>
       </c>
-      <c r="AZ3" t="s">
+      <c r="BA3" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB3" t="s">
         <v>126</v>
       </c>
       <c r="BC3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BD3" t="s">
         <v>126</v>
       </c>
       <c r="BE3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BF3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BH3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BI3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BJ3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BL3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BM3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BN3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BP3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BQ3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BR3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BS3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BU3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BV3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BW3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BX3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BY3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BZ3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CA3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CB3" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC3" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="CE3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CF3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CG3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CI3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CJ3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CK3" t="n" s="1">
         <v>46114.69657407407</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4" t="s">
         <v>90</v>
       </c>
       <c r="C4" t="s">
         <v>91</v>
       </c>
       <c r="D4" t="s">
         <v>92</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
         <v>94</v>
       </c>
       <c r="G4" t="s">
@@ -1403,255 +1407,255 @@
       <c r="K4" t="s">
         <v>98</v>
       </c>
       <c r="L4" t="s">
         <v>99</v>
       </c>
       <c r="M4" t="s">
         <v>100</v>
       </c>
       <c r="N4" t="s">
         <v>101</v>
       </c>
       <c r="O4" t="s">
         <v>102</v>
       </c>
       <c r="P4" t="s">
         <v>103</v>
       </c>
       <c r="Q4" t="s">
         <v>104</v>
       </c>
       <c r="R4" t="s">
         <v>105</v>
       </c>
       <c r="S4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="T4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="U4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="V4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="W4" t="s">
         <v>110</v>
       </c>
       <c r="X4" t="s">
         <v>110</v>
       </c>
       <c r="Y4" t="s">
         <v>111</v>
       </c>
       <c r="Z4" t="s">
         <v>110</v>
       </c>
       <c r="AA4" t="s">
         <v>112</v>
       </c>
       <c r="AB4" t="s">
         <v>113</v>
       </c>
       <c r="AC4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AD4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AE4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AF4" t="s">
         <v>111</v>
       </c>
       <c r="AG4" t="s">
         <v>111</v>
       </c>
       <c r="AH4" t="s">
         <v>111</v>
       </c>
       <c r="AI4" t="s">
         <v>111</v>
       </c>
       <c r="AJ4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AK4" t="s">
         <v>118</v>
       </c>
       <c r="AL4" t="s">
         <v>119</v>
       </c>
       <c r="AM4" t="n">
         <v>3231.0</v>
       </c>
-      <c r="AN4" t="s">
+      <c r="AN4" t="n">
+        <v>652.0</v>
+      </c>
+      <c r="AO4" t="n">
+        <v>437.0</v>
+      </c>
+      <c r="AP4" t="s">
         <v>120</v>
       </c>
-      <c r="AO4" t="s">
-[...2 lines deleted...]
-      <c r="AP4" t="s">
+      <c r="AQ4" t="s">
         <v>121</v>
       </c>
-      <c r="AQ4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR4" t="n">
-        <v>6869150.0</v>
+        <v>6830050.0</v>
       </c>
       <c r="AS4" t="n">
-        <v>6869150.0</v>
+        <v>6830050.0</v>
       </c>
       <c r="AT4" t="n">
         <v>0.0</v>
       </c>
       <c r="AU4" t="n">
         <v>0.0</v>
       </c>
       <c r="AV4" t="n">
         <v>0.0</v>
       </c>
       <c r="AW4" t="n">
         <v>0.0</v>
       </c>
       <c r="AX4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY4" t="s">
         <v>123</v>
       </c>
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>124</v>
       </c>
-      <c r="AZ4" t="s">
+      <c r="BA4" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB4" t="s">
         <v>126</v>
       </c>
       <c r="BC4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BD4" t="s">
         <v>126</v>
       </c>
       <c r="BE4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BF4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BH4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BI4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BJ4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BL4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BM4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BN4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BP4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BQ4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BR4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BS4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BT4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BU4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BV4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="BW4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BX4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BY4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BZ4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="CA4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CB4" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC4" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="CE4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CF4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CG4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CH4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CI4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CJ4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CK4" t="n" s="1">
         <v>46114.69657407407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>