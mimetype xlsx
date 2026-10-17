--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -373,51 +373,51 @@
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Adultos]</t>
   </si>
   <si>
     <t>Personas que requieren de asesoría y patrocinio en temas civil, mercantil, familiar y penal.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>Personas que requieran asesoría jurídica y patrocinio en temas civil, mercantil y familiar en los municipios que visite el módulo.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Personas</t>
+    <t>Servicios</t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">S17 </t>
   </si>
   <si>
     <t>Justicia para todos: Defensa penal y apoyo jurídico gratuito</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2593</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2593</t>
   </si>
   <si>
     <t>Mtro. Miguel Osbaldo Carreón Perez</t>
   </si>