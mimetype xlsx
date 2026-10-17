--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -335,51 +335,51 @@
   <si>
     <t>La infraestructura local que permite a las personas acceder a sus derechos</t>
   </si>
   <si>
     <t>Construir, rehabilitar o remodelar infraestructura por medio de financiamiento o ejecución.</t>
   </si>
   <si>
     <t>Poca infraestructura local que permita a las personas acceder a sus derechos</t>
   </si>
   <si>
     <t>Desarrollo regional</t>
   </si>
   <si>
     <t>Cohesión social y la vida comunitaria</t>
   </si>
   <si>
     <t>Industra, innovación e infraestructuras</t>
   </si>
   <si>
     <t>Desarrollar infraestructuras fiables, sostenibles, resilientes y de calidad, incluidas infraestructuras regionales y transfronterizas, para apoyar el desarrollo económico y el bienestar humano, haciendo especial hincapié en el acceso asequible y equitativo para todos</t>
   </si>
   <si>
     <t>Aportación económica a proyectos para la construcción de obras de infraestructura ejecutada por el municipio, en apego a la normatividad aplicable.</t>
   </si>
   <si>
-    <t>[Infraestructura educativa y cultural, Apoyo Monetario sin retorno, Infraestructura productiva y rural, Infraestructura urbana, Infraestructura básica, Infraestructura deportiva, Infraestructura en salud]</t>
+    <t>[Infraestructura educativa y cultural, Infraestructura urbana, Infraestructura productiva y rural, Infraestructura deportiva, Infraestructura en salud, Apoyo Monetario sin retorno, Infraestructura básica]</t>
   </si>
   <si>
     <t>Aportación económica a proyectos de infraestructura ejecutados por el municipio, en apego a la normatividad aplicable.</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>Los montos de las obras serán determinados con base en los proyectos presentados por los municipios participantes, considerando los alcances definidos y sus necesidades técnicas.</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Municipios]</t>
   </si>
   <si>
     <t>Cualquiera de los 125 municipios del Estado de Jalisco.</t>
   </si>
@@ -422,51 +422,51 @@
   <si>
     <t>https://padronunico.jalisco.gob.mx/consultar?tipo=0&amp;periodo=30&amp;carga_id=817</t>
   </si>
   <si>
     <t>Las obras desarrolladas con recursos del FONDEREG, son promovidas por los entes y están sujetas al cumplimiento de los procesos de integración de expedientes, un trabajo interinstitucional conjunto y una factibilidad técnica.</t>
   </si>
   <si>
     <t>Mtra. Arelí de la Torre Talamantes</t>
   </si>
   <si>
     <t>Directora General de Gestión y Fomento a la Infraestructura</t>
   </si>
   <si>
     <t>Dirección de vinculación, gestión metropolitana, programas especiales y enlaces de programas gubernamentales e infraestructura dependiente de la Dirección General de Gestión y Fomento a la Infraestructura</t>
   </si>
   <si>
     <t>01 (33) 3819-2300, extensión: 47683, 47558 y 42314.</t>
   </si>
   <si>
     <t>areli.talamantes@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Construir, rehabilitar o remodelar infraestructura mediante la ejecución de obras a cargo de la Secretaría de Infraestructura y Obra Pública.</t>
   </si>
   <si>
-    <t>[Infraestructura básica, Infraestructura en salud, Infraestructura urbana, Infraestructura productiva y rural, Infraestructura deportiva, Infraestructura educativa y cultural]</t>
+    <t>[Infraestructura en salud, Infraestructura deportiva, Infraestructura básica, Infraestructura urbana, Infraestructura productiva y rural, Infraestructura educativa y cultural]</t>
   </si>
   <si>
     <t>Obras de infraestructura ejecutadas por la Secretaría de Infraestructura y Obra Pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>