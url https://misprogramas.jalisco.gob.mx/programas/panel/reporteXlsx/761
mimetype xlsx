--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="140">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -386,81 +386,84 @@
   <si>
     <t>[Empresas]</t>
   </si>
   <si>
     <t>Microempresas y pequeñas empresas lideradas por mujeres en Jalisco</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t xml:space="preserve">se proyecta una población potencial de 2,143 empresas lideradas por mujeres en Jalisco que se agrupan en 1,746 microempresas y 397 pequeñas empresas. </t>
   </si>
   <si>
     <t>Estatal</t>
   </si>
   <si>
     <t xml:space="preserve">SM1 </t>
   </si>
   <si>
     <t>Autonomía Económica de las Mujeres</t>
   </si>
   <si>
+    <t>El Programa se encuentra en el proceso de Dictaminación</t>
+  </si>
+  <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24981/1774670991-2026-03-28-X.pdf</t>
   </si>
   <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoOtrosLineamientos/2675</t>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2675</t>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2675</t>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoEvaluaciones/2675</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
-    <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2675</t>
-[...7 lines deleted...]
-  <si>
     <t>null/programas/fichaPrograma/descargarArchivoInformeContraloriaSocial/2675</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarArchivoEncuestaSatisfaccion/2675</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarArchivoMecanismosParticipacionCiudadana/2675</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/</t>
-  </si>
-[...1 lines deleted...]
-    <t>Próximamente</t>
   </si>
   <si>
     <t>Mtra. Karina Alejandra Hernández Ponce</t>
   </si>
   <si>
     <t>Directora de Centro de Reunión y Atención para las Mujeres</t>
   </si>
   <si>
     <t>Centro de Reunión y Atención para las Mujeres</t>
   </si>
   <si>
     <t>33 36 79 24 70 ext. 13500</t>
   </si>
   <si>
     <t>coordinacioneai.sisemh@jalisco.gob.mx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
@@ -881,193 +884,193 @@
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>111</v>
       </c>
       <c r="AI2" t="s">
         <v>111</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
         <v>98.0</v>
       </c>
-      <c r="AN2" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>0.0</v>
       </c>
       <c r="AP2" t="s">
         <v>117</v>
       </c>
       <c r="AQ2" t="s">
         <v>120</v>
       </c>
       <c r="AR2" t="n">
         <v>2.0E7</v>
       </c>
       <c r="AS2" t="n">
         <v>2.0E7</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>121</v>
       </c>
       <c r="AY2" t="s">
         <v>122</v>
       </c>
       <c r="AZ2" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="BA2" t="s">
         <v>93</v>
       </c>
       <c r="BB2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BD2" t="s">
         <v>120</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="BG2" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="BH2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BI2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BJ2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BK2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BL2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BM2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BN2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="BO2" t="s">
         <v>93</v>
       </c>
       <c r="BP2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BQ2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BR2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="BS2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BT2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="BU2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BV2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BW2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BX2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BY2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BZ2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="CA2" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="CB2" t="s">
+        <v>134</v>
+      </c>
+      <c r="CB2" t="n" s="1">
+        <v>46205.0</v>
+      </c>
+      <c r="CC2" t="n" s="1">
+        <v>46218.0</v>
+      </c>
+      <c r="CD2" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="CE2" t="s">
         <v>93</v>
       </c>
       <c r="CF2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CG2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CH2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CI2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CJ2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46129.677453703705</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>