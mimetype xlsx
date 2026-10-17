--- v0 (2026-05-01)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="133">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -861,55 +861,55 @@
       </c>
       <c r="AF2" t="s">
         <v>108</v>
       </c>
       <c r="AG2" t="s">
         <v>109</v>
       </c>
       <c r="AH2" t="s">
         <v>109</v>
       </c>
       <c r="AI2" t="s">
         <v>108</v>
       </c>
       <c r="AJ2" t="s">
         <v>115</v>
       </c>
       <c r="AK2" t="s">
         <v>116</v>
       </c>
       <c r="AL2" t="s">
         <v>117</v>
       </c>
       <c r="AM2" t="n">
         <v>1550.0</v>
       </c>
-      <c r="AN2" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="AN2" t="n">
+        <v>724.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>665.0</v>
       </c>
       <c r="AP2" t="s">
         <v>118</v>
       </c>
       <c r="AQ2" t="s">
         <v>119</v>
       </c>
       <c r="AR2" t="n">
         <v>6672000.0</v>
       </c>
       <c r="AS2" t="n">
         <v>6672000.0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>