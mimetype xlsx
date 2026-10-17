--- v0 (2026-06-20)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="138">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -309,139 +309,141 @@
     <t>Atención Alimentaria a Personas en Situación de Vulnerabilidad</t>
   </si>
   <si>
     <t>Programa Social</t>
   </si>
   <si>
     <t>Sistemas DIF Municipales
 Secretaría de Salud</t>
   </si>
   <si>
     <t>Jalisco crece para todas y todos</t>
   </si>
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Porcentaje de población con al menos una carencia social</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/programas-sociales/seguridad-alimentaria/atencion-alimentaria-a-personas-en-situacion-de-vulnerabilidad</t>
   </si>
   <si>
     <t>El programa tiene como finalidad, apoyar a personas con discapacidad, personas mayores, personas que por su condición prioritaria se encuentren en situación de carencia alimentaria o desnutrición y educadoras y educadores de CONAFE a través de la entrega de una canasta alimentaria con productos básicos que cumplen con los criterios de calidad nutricia, en apoyo al acceso y consumo de alimentos nutritivos e inocuos. Además, incluye la impartición de pláticas de orientación y educación alimentaria, para fomentar buenos hábitos alimenticios, contribuyendo a la disminución de la inseguridad alimentaria, coadyuvando así a complementar su dieta y mejorar su calidad de nutrición.</t>
   </si>
   <si>
-    <t xml:space="preserve">Favorecer el acceso y consumo de alimentos nutritivos e inocuos para las personas en situación de vulnerabilidad, preferentemente en espacios alimentarios, mediante la entrega de insumos con criterios de calidad nutricia, acompañados de acciones de orientación y educación alimentaria y de aseguramiento de la calidad, con el fin de complementar su dieta y contribuir al ejercicio del derecho a la alimentación.
-</t>
+    <t>Favorecer el acceso y consumo de alimentos nutritivos e inocuos para las personas en situación de vulnerabilidad, preferentemente en espacios alimentarios, mediante la entrega de insumos con criterios de calidad nutricia, acompañados de acciones de orientación y educación alimentaria y de aseguramiento de la calidad, con el fin de complementar su dieta y contribuir al ejercicio del derecho a la alimentación.</t>
   </si>
   <si>
     <t xml:space="preserve">● Contribuir al mejoramiento del estado nutricional de personas con discapacidad, personas mayores, personas que se encuentren en situación de carencia alimentaria o desnutrición, así como, educadoras y educadores comunitarios de acompañamiento y acompañamiento regional de CONAFE, que presenten algún grado de inseguridad alimentaria y que habiten en municipios, localidades o AGEB rurales, urbanas o indígenas, de alto y muy alto grado de marginación o con rezago social del Estado de Jalisco.
 ● Promover la adopción de hábitos alimentarios saludables y la toma informada de decisiones en materia de nutrición en las personas beneficiarias.
 </t>
   </si>
   <si>
     <t>Personas con discapacidad, personas mayores, personas que se encuentren en situación de carencia alimentaria o desnutrición y educadoras y educadores comunitarios, de acompañamiento y acompañamiento regional de planteles CONAFE, que presentan algún grado de inseguridad alimentaria en el Estado de Jalisco.</t>
   </si>
   <si>
     <t>Alimentación digna</t>
   </si>
   <si>
     <t>Alimentación y nutrición adecuada</t>
   </si>
   <si>
     <t>Fin de la pobreza</t>
   </si>
   <si>
     <t>Para 2030, reducir al menos a la mitad la proporción de hombres, mujeres y niños de todas las edades que viven en la pobreza en todas sus dimensiones con arreglo a las definiciones nacionales</t>
   </si>
   <si>
-    <t>"El programa tiene como finalidad, apoyar a personas con discapacidad, personas mayores, personas que por su condición prioritaria se encuentren en situación de carencia alimentaria o desnutrición y educadoras y educadores de CONAFE a través de la entrega de una canasta alimentaria con productos básicos que cumplen con los criterios de calidad nutricia, en apoyo al acceso y consumo de alimentos nutritivos e inocuos. Además, incluye la impartición de pláticas de orientación y educación alimentaria, para fomentar buenos hábitos alimenticios, contribuyendo a la disminución de la inseguridad alimentaria, coadyuvando así a complementar su dieta y mejorar su calidad de nutrición."</t>
+    <t>El programa tiene como finalidad, apoyar a personas con discapacidad, personas mayores, personas que por su condición prioritaria se encuentren en situación de carencia alimentaria o desnutrición y educadoras y educadores de CONAFE a través de la entrega de una canasta alimentaria con productos básicos que cumplen con los criterios de calidad nutricia, en apoyo al acceso y consumo de alimentos nutritivos e inocuos. Además, incluye la impartición de pláticas de orientación y educación alimentaria, para fomentar buenos hábitos alimenticios, contribuyendo a la disminución de la inseguridad alimentaria, coadyuvando así a complementar su dieta y mejorar su calidad de nutrición."</t>
   </si>
   <si>
     <t>[Apoyos en especie, Productos y  bienes]</t>
   </si>
   <si>
-    <t>Canastas alimentarias y pláticas de orientación y educación alimentaria.</t>
+    <t>Canastas alimentarias con calidad nutricia, pláticas de orientación y educación alimentaria.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>448.13</t>
   </si>
   <si>
     <t>Mensual</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
-    <t>[Adultos, Adultos mayores, Niños y Niñas, Personas con discapacidad, Jóvenes]</t>
+    <t>[Niños y Niñas, Adultos mayores, Adultos, Jóvenes, Personas con discapacidad]</t>
   </si>
   <si>
     <t>Personas con discapacidad, Personas adultas mayores, Personas que se encuentran en situación de carencia alimentaria o desnutrición y Educadoras y educadores comunitarios, de acompañamiento y de acompañamiento regional de CONAFE</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>695500</t>
   </si>
   <si>
     <t>Población con carencia por acceso a la alimentación nutritiva y de calidad en el Estado de Jalisco.
 https://inegi.org.mx/desarrollosocial/pm/#informacion_general</t>
   </si>
   <si>
+    <t>Personas</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD6 </t>
+  </si>
+  <si>
+    <t>Atención Alimentaria a Personas Vulnerables</t>
+  </si>
+  <si>
+    <t>La meta física ya fue alcanzada, dado que corresponde al número de personas en situación de vulnerabilidad beneficiarias, cuya cobertura se mantiene constante durante el año (padrón cautivo). Por su parte, el recurso se ejerce progresivamente conforme a la distribución mensual de las canastas alimentarias, por lo que al periodo reportado presenta un avance menor respecto del presupuesto, estimándose su ejercicio total al cierre del ejercicio.</t>
+  </si>
+  <si>
+    <t>Ramo 33. Fondo de Aportaciones Múltiple (FAM)</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/25003/1774931275-2026-03-30-.pdf</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...22 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2660</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2660</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/consultar?tipo=1&amp;periodo=26</t>
   </si>
   <si>
     <t>La entrega de los apoyos y/o servicios se realiza a lo largo del año, de
 acuerdo a calendarios específicos y capacidad instalada para ofrecer los
 beneficios.</t>
   </si>
   <si>
     <t>Los establecidos en las Reglas de Operación y Lineamientos de la
 EIASADC 2026.</t>
   </si>
   <si>
     <t>Mtra. María Dolores Buenrostro Bermúdez</t>
   </si>
   <si>
     <t>Subdirectora General de Seguridad Alimentaria</t>
   </si>
@@ -880,193 +882,193 @@
       </c>
       <c r="AF2" t="s">
         <v>109</v>
       </c>
       <c r="AG2" t="s">
         <v>109</v>
       </c>
       <c r="AH2" t="s">
         <v>108</v>
       </c>
       <c r="AI2" t="s">
         <v>109</v>
       </c>
       <c r="AJ2" t="s">
         <v>115</v>
       </c>
       <c r="AK2" t="s">
         <v>116</v>
       </c>
       <c r="AL2" t="s">
         <v>117</v>
       </c>
       <c r="AM2" t="n">
         <v>66701.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>51191.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>16334.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>118</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR2" t="n">
         <v>3.6152498554E8</v>
       </c>
       <c r="AS2" t="n">
         <v>0.0</v>
       </c>
       <c r="AT2" t="n">
         <v>3.6152498554E8</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY2" t="s">
         <v>121</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA2" t="s">
         <v>123</v>
       </c>
       <c r="BB2" t="s">
         <v>124</v>
       </c>
       <c r="BC2" t="s">
         <v>125</v>
       </c>
       <c r="BD2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
         <v>126</v>
       </c>
       <c r="BG2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="BH2" t="s">
         <v>124</v>
       </c>
       <c r="BI2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BJ2" t="s">
         <v>124</v>
       </c>
       <c r="BK2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BL2" t="s">
         <v>126</v>
       </c>
       <c r="BM2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="BN2" t="s">
         <v>126</v>
       </c>
       <c r="BO2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="BP2" t="s">
         <v>124</v>
       </c>
       <c r="BQ2" t="s">
         <v>126</v>
       </c>
       <c r="BR2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="BS2" t="s">
         <v>126</v>
       </c>
       <c r="BT2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="BU2" t="s">
         <v>126</v>
       </c>
       <c r="BV2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="BW2" t="s">
         <v>124</v>
       </c>
       <c r="BX2" t="s">
         <v>126</v>
       </c>
       <c r="BY2" t="s">
         <v>124</v>
       </c>
       <c r="BZ2" t="s">
         <v>124</v>
       </c>
       <c r="CA2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>-1.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>-1.0</v>
       </c>
       <c r="CD2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CE2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CF2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CG2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CH2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CI2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CJ2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46129.503113425926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>