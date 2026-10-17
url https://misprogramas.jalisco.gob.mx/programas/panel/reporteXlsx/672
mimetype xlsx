--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="157">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -284,268 +284,260 @@
   <si>
     <t>Consideraciones especiales del proceso de selección</t>
   </si>
   <si>
     <t>Nombre del responsable</t>
   </si>
   <si>
     <t>Cargo del responsable</t>
   </si>
   <si>
     <t>Area del resposnable</t>
   </si>
   <si>
     <t>Teléfono del responsable</t>
   </si>
   <si>
     <t>Correo electrónico del responsable</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Sistema para el Desarrollo Integral de la Familia Jalisco (DIF)</t>
   </si>
   <si>
-    <t>Apoyos asistenciales a personas en situación prioritaria</t>
+    <t>Apoyos Asistenciales a Personas en Situación Prioritaria</t>
   </si>
   <si>
     <t>Trabajo social</t>
   </si>
   <si>
     <t>Programa</t>
   </si>
   <si>
     <t>Sistemas DIF Municipales
 Asociaciones Civiles</t>
   </si>
   <si>
     <t>Jalisco crece para todas y todos</t>
   </si>
   <si>
     <t>Menos desigualdad, más comunidad</t>
   </si>
   <si>
     <t>Porcentaje de población con al menos una carencia social</t>
   </si>
   <si>
     <t>https://difjalisco.gob.mx/programas-sociales/seguridad-grupos-vulnerables/apoyos-asistenciales-familias-situacion-vulnerable</t>
   </si>
   <si>
-    <t>Consiste en la entrega de apoyo económico parcial directo para cubrir gastos funerarios, en esta modalidad del apoyo económico parcial en gastos funerarios, se otorgará a las personas familiares del fallecido, con insuficiencia de recurso económico para cubrir gastos funerarios, que radiquen en los municipios del interior del Estado de Jalisco, y que, por la distancia del municipio de origen de la persona fallecida a esta ciudad, no se le puede entregar el apoyo que se tiene en disponibilidad en las oficinas centrales de la Dirección de Trabajo Social. 
-[...21 lines deleted...]
-Desigualdad social</t>
+    <t xml:space="preserve">Busca generar cambios inmediatos en las condiciones de atención, protección y estabilidad de las personas beneficiarias mediante cuatro modalidades específicas. En donde las personas cuenten con acceso a la restitución de sus derechos y amortiguar el costo económico dentro de los hogares jaliscienses.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disminuir las condiciones de exclusión social de personas y familias que presentan una o más carencias sociales y que se encuentran en situaciones de emergencia. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Entrega de Suministros Logísticos Humanitarios por la Ocurrencia de Fenómenos Perturbadores Severos o Extremos a Población Afectada en el Estado de Jalisco. Fortalecer la capacidad institucional del DIF Jalisco y los Sistemas Municipales DIF para brindar una atención oportuna, coordinada y eficiente a la población vulnerable afectada por emergencias y/o desastres en los 125 municipios del estado, bajo un enfoque de Gestión Integral de Riesgos y Desastres.
+2. Apoyo Asistencial y Seguimiento a Pacientes y Familias de Niñas, Niños y Adolescentes con Cáncer en el Estado de Jalisco. Disminuir el impacto económico y social en las familias de niñas, niños y adolescentes con diagnóstico de cáncer, a efecto de asegurar la continuidad del tratamiento médico.
+3. Apoyos Asistenciales Brindados a Mujeres con Cáncer de Mama y Cérvico Uterino. “Acompañar para Sanar”. Brindar apoyos complementarios para detección temprana, diagnóstico y tratamiento médico de las mujeres que enfrentan cáncer de mamá y/o cervicouterino. 
+4. Apoyos Asistenciales a Personas en Situación Emergente. Disminuir la situación de vulnerabilidad de personas pertenecientes a grupos prioritarios que permitan cubrir sus necesidades médicas prioritarias. </t>
+  </si>
+  <si>
+    <t>Personas y familias que presentan una o más carencias sociales enfrentan condiciones de exclusión social que limitan su bienestar y el ejercicio efectivo de sus derechos humanos, particularmente ante situaciones  de emergencia.</t>
   </si>
   <si>
     <t>Igualdad de oportunidades</t>
   </si>
   <si>
     <t>Cohesión social y la vida comunitaria</t>
   </si>
   <si>
     <t>Reducción de las desigualdades</t>
   </si>
   <si>
     <t>Garantizar la igualdad de oportunidades y reducir la desigualdad de resultados, incluso eliminando las leyes, políticas y prácticas discriminatorias y promoviendo legislaciones, políticas y medidas adecuadas a ese respecto</t>
   </si>
   <si>
-    <t>Apoyo a niñas, niños y adolescentes con cáncer.</t>
+    <t>Apoyo Asistencial y Seguimiento a Pacientes y Familias de Niñas, Niños y Adolescentes con Cáncer en el Estado de Jalisco</t>
   </si>
   <si>
     <t>Consiste en atender la problemática del cáncer en niñas, niños y adolescentes, reconociendo su impacto tanto en el sistema público de salud como en las familias que se encuentran en condiciones de vulnerabilidad social y económica.</t>
   </si>
   <si>
     <t>[Apoyo Monetario sin retorno]</t>
   </si>
   <si>
     <t>Apoyo económico directo para cubrir los gastos que genera la enfermedad como pueden ser pago de traslados, hospedaje, estudios médicos y/u otros.</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>Se entrega el apoyo o apoyos dependiendo de la necesidad.</t>
   </si>
   <si>
-    <t>Diario</t>
-[...2 lines deleted...]
-    <t>En forma directa al destinatario final</t>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>Por medio de un intermediario</t>
   </si>
   <si>
     <t>[Niños y Niñas, Adolescentes]</t>
   </si>
   <si>
     <t>Niñas, niños y adolescentes con diagnóstico médico confirmado de cáncer, así como sus familias, que enfrentan dificultades económicas para la continuidad del tratamiento médico.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>3123000</t>
   </si>
   <si>
     <t>Población vulnerable con al menos una carencia social, en el Estado de Jalisco.
 Jalisco, 2024 (ENIGH 2024): 35.78% (≈3.123 millones de personas). Se actualiza cada dos años.
 Esta cifra puede utilizarse para actualizar el indicador estatal en sustitución de estimaciones previas (p eje., 2022) manteniendo la compatibilidad con la medición multidimensional.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Personas</t>
   </si>
   <si>
+    <t>Estatal y Federal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD3 </t>
+  </si>
+  <si>
+    <t>Seguridad Social</t>
+  </si>
+  <si>
+    <t>Esta información es con corte al 30 de marzo de 2026.
+Se actualizó el presupuesto total inicial asignado con corte al 22 de julio de 2026. Al corte del mes de julio no se habían publicado los Lineamientos de Operación, motivo por el cual no se presenta avance de beneficiarios apoyados.</t>
+  </si>
+  <si>
+    <t>No Aplica</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/25510/1785978656-2026-08-05-.pdf</t>
+  </si>
+  <si>
     <t>Estatal</t>
   </si>
   <si>
-    <t xml:space="preserve">SD3 </t>
-[...13 lines deleted...]
-  <si>
     <t>No</t>
-  </si>
-[...1 lines deleted...]
-    <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2670</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2670</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/consultar?tipo=1&amp;periodo=26</t>
   </si>
   <si>
     <t>De acuerdo a los lineamientos vigentes.</t>
   </si>
   <si>
     <t>Mtra. Patricia Flores Mandujano</t>
   </si>
   <si>
     <t>Directora</t>
   </si>
   <si>
     <t>Trabajo Social</t>
   </si>
   <si>
     <t>3330303800 Ext. 3102</t>
   </si>
   <si>
     <t>patricia.flores@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Apoyos asistenciales a personas en situación emergente.</t>
   </si>
   <si>
     <t>Consiste en entregar apoyos económico o en especie a la persona beneficiaria del estado de Jalisco, otorgando los siguientes apoyos:
 Apoyo económico parcial directo para cubrir gastos funerarios,
 Apoyo en especie para cubrir servicios funerarios (inhumación y/o cremación). 
 Apoyo en especie para cubrir servicio funerario más traslado de cuerpo (al interior del estado de Jalisco).
 Apoyo asistencial para cubrir servicios de transporte terrestre para atenciones médicas, jurídicas u otras condiciones que vulneren su condición al encontrarse de paso por nuestro Estado.
 Otros apoyos de carácter emergente, orientados a restablecer condiciones mínimas de bienestar ante situaciones que comprometan la integridad, salud o estabilidad de las personas.</t>
   </si>
   <si>
-    <t>[Apoyos en especie, Productos y  bienes, Apoyo Monetario sin retorno]</t>
+    <t>[Apoyo Monetario sin retorno, Apoyos en especie, Productos y  bienes]</t>
   </si>
   <si>
     <t>Apoyo económico para gastos funerarios, apoyo para servicio funerario y traslado.  Apoyo de transporte terrestre nacional, otros apoyos de salud.</t>
   </si>
   <si>
     <t>[Población en general]</t>
   </si>
   <si>
     <t>Población de grupos prioritarios con situación de pobreza multidimensional, en el Estado de Jalisco.
 Personas que ante un evento inesperado, están en riesgo o presentan afectaciones que comprometen su integridad física, emocional, social o económica siendo algunas como:
 1) Pérdida por fallecimiento de un familiar. 
 2) Carencia temporal de recursos para cubrir necesidades básicas (alimentación, transporte, medicamentos, entre otros).
 3) Personas que atraviesan una situación familiar que limita su capacidad de cubrir necesidades esenciales y requieren apoyo asistencial inmediato.</t>
   </si>
   <si>
     <t>Apoyos asistenciales brindados a Mujeres con Cáncer de Mama y Cérvico Uterino. “Acompañar para Sanar”</t>
   </si>
   <si>
     <t>Consiste en atender la problemática de salud pública relacionada con la incidencia del cáncer de mama y del cáncer cervicouterino en mujeres; particularmente entre aquellas que enfrentan condiciones de vulnerabilidad social y económica.</t>
   </si>
   <si>
     <t>Apoyo económico paracubrir los gastos que genera la enfermedad como pueden ser pago de traslados, hospedaje, estudios médicos y/u otros.</t>
   </si>
   <si>
     <t>El monto es variable, debido a la intervención de la modalidad.</t>
   </si>
   <si>
     <t>[Mujeres]</t>
   </si>
   <si>
     <t>Mujeres adultas y adultas mayores con diagnóstico médico confirmado de cáncer de mama y/o cérvico uterino, en situación de vulnerabilidad social o económica.</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
-    <t>Suministros humanitarios a municipios.</t>
+    <t>Entrega de Suministros Logísticos Humanitarios por la Ocurrencia de Fenómenos Perturbadores Severos o Extremos a Población Afectada en el Estado de Jalisco</t>
   </si>
   <si>
     <t>Consiste en atender la vulnerabilidad social y material de las personas afectadas por fenómenos perturbadores, quienes carecen de recursos inmediatos para satisfacer sus necesidades básicas tras una emergencia.</t>
-  </si>
-[...1 lines deleted...]
-    <t>[Apoyo Monetario sin retorno, Apoyos en especie, Productos y  bienes]</t>
   </si>
   <si>
     <t>Suministros logísticos humanitarios: catre, kit limpieza de vivienda, Kit higiene hombre, Kit higiene mujer, colchonetas, cobijas</t>
   </si>
   <si>
     <t>Personas con al menos una carencia social y enfrentan  ingresos insuficientes para cubrir sus necesidades básicas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -955,198 +947,198 @@
       <c r="AE2" t="s">
         <v>116</v>
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>110</v>
       </c>
       <c r="AI2" t="s">
         <v>110</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
-        <v>3080.0</v>
+        <v>1673.0</v>
       </c>
       <c r="AN2" t="s">
         <v>120</v>
       </c>
       <c r="AO2" t="s">
         <v>120</v>
       </c>
       <c r="AP2" t="s">
         <v>121</v>
       </c>
       <c r="AQ2" t="s">
         <v>122</v>
       </c>
       <c r="AR2" t="n">
-        <v>5.040722E7</v>
+        <v>5.286282E7</v>
       </c>
       <c r="AS2" t="n">
-        <v>5.040722E7</v>
+        <v>6439790.0</v>
       </c>
       <c r="AT2" t="n">
-        <v>0.0</v>
+        <v>4.642303E7</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>123</v>
       </c>
       <c r="AY2" t="s">
         <v>124</v>
       </c>
       <c r="AZ2" t="s">
         <v>125</v>
       </c>
       <c r="BA2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="BB2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC2" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="BD2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>129</v>
+      </c>
+      <c r="BE2" t="n">
+        <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BG2" t="s">
         <v>120</v>
       </c>
       <c r="BH2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BI2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BJ2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BK2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BL2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM2" t="s">
         <v>120</v>
       </c>
       <c r="BN2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BO2" t="s">
         <v>120</v>
       </c>
       <c r="BP2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BQ2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BR2" t="s">
         <v>120</v>
       </c>
       <c r="BS2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BT2" t="s">
         <v>120</v>
       </c>
       <c r="BU2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BV2" t="s">
         <v>120</v>
       </c>
       <c r="BW2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BX2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BY2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BZ2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="CA2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
         <v>120</v>
       </c>
       <c r="CE2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CF2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CG2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CH2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CI2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CJ2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46114.69943287037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3" t="s">
         <v>90</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>92</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>94</v>
       </c>
       <c r="G3" t="s">
@@ -1164,258 +1156,258 @@
       <c r="K3" t="s">
         <v>98</v>
       </c>
       <c r="L3" t="s">
         <v>99</v>
       </c>
       <c r="M3" t="s">
         <v>100</v>
       </c>
       <c r="N3" t="s">
         <v>101</v>
       </c>
       <c r="O3" t="s">
         <v>102</v>
       </c>
       <c r="P3" t="s">
         <v>103</v>
       </c>
       <c r="Q3" t="s">
         <v>104</v>
       </c>
       <c r="R3" t="s">
         <v>105</v>
       </c>
       <c r="S3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="T3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="U3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="V3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="W3" t="s">
         <v>110</v>
       </c>
       <c r="X3" t="s">
         <v>110</v>
       </c>
       <c r="Y3" t="s">
         <v>111</v>
       </c>
       <c r="Z3" t="s">
         <v>111</v>
       </c>
       <c r="AA3" t="s">
         <v>112</v>
       </c>
       <c r="AB3" t="s">
         <v>113</v>
       </c>
       <c r="AC3" t="s">
         <v>114</v>
       </c>
       <c r="AD3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AE3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AF3" t="s">
         <v>110</v>
       </c>
       <c r="AG3" t="s">
         <v>110</v>
       </c>
       <c r="AH3" t="s">
         <v>110</v>
       </c>
       <c r="AI3" t="s">
         <v>110</v>
       </c>
       <c r="AJ3" t="s">
         <v>117</v>
       </c>
       <c r="AK3" t="s">
         <v>118</v>
       </c>
       <c r="AL3" t="s">
         <v>119</v>
       </c>
       <c r="AM3" t="n">
-        <v>3080.0</v>
+        <v>1673.0</v>
       </c>
       <c r="AN3" t="s">
         <v>120</v>
       </c>
       <c r="AO3" t="s">
         <v>120</v>
       </c>
       <c r="AP3" t="s">
         <v>121</v>
       </c>
       <c r="AQ3" t="s">
         <v>122</v>
       </c>
       <c r="AR3" t="n">
-        <v>5.040722E7</v>
+        <v>5.286282E7</v>
       </c>
       <c r="AS3" t="n">
-        <v>5.040722E7</v>
+        <v>6439790.0</v>
       </c>
       <c r="AT3" t="n">
-        <v>0.0</v>
+        <v>4.642303E7</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>
       <c r="AX3" t="s">
         <v>123</v>
       </c>
       <c r="AY3" t="s">
         <v>124</v>
       </c>
       <c r="AZ3" t="s">
         <v>125</v>
       </c>
       <c r="BA3" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="BB3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC3" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="BD3" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>129</v>
+      </c>
+      <c r="BE3" t="n">
+        <v>2026.0</v>
       </c>
       <c r="BF3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BG3" t="s">
         <v>120</v>
       </c>
       <c r="BH3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BI3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BJ3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BK3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BL3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM3" t="s">
         <v>120</v>
       </c>
       <c r="BN3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BO3" t="s">
         <v>120</v>
       </c>
       <c r="BP3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BQ3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BR3" t="s">
         <v>120</v>
       </c>
       <c r="BS3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BT3" t="s">
         <v>120</v>
       </c>
       <c r="BU3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BV3" t="s">
         <v>120</v>
       </c>
       <c r="BW3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BX3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BY3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BZ3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="CA3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB3" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC3" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD3" t="s">
         <v>120</v>
       </c>
       <c r="CE3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CF3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CG3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CH3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CI3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CJ3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CK3" t="n" s="1">
         <v>46114.69943287037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4" t="s">
         <v>90</v>
       </c>
       <c r="C4" t="s">
         <v>91</v>
       </c>
       <c r="D4" t="s">
         <v>92</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
         <v>94</v>
       </c>
       <c r="G4" t="s">
@@ -1433,258 +1425,258 @@
       <c r="K4" t="s">
         <v>98</v>
       </c>
       <c r="L4" t="s">
         <v>99</v>
       </c>
       <c r="M4" t="s">
         <v>100</v>
       </c>
       <c r="N4" t="s">
         <v>101</v>
       </c>
       <c r="O4" t="s">
         <v>102</v>
       </c>
       <c r="P4" t="s">
         <v>103</v>
       </c>
       <c r="Q4" t="s">
         <v>104</v>
       </c>
       <c r="R4" t="s">
         <v>105</v>
       </c>
       <c r="S4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="T4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="U4" t="s">
         <v>108</v>
       </c>
       <c r="V4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="W4" t="s">
         <v>110</v>
       </c>
       <c r="X4" t="s">
         <v>111</v>
       </c>
       <c r="Y4" t="s">
         <v>111</v>
       </c>
       <c r="Z4" t="s">
         <v>111</v>
       </c>
       <c r="AA4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AB4" t="s">
         <v>113</v>
       </c>
       <c r="AC4" t="s">
         <v>114</v>
       </c>
       <c r="AD4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AE4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AF4" t="s">
         <v>110</v>
       </c>
       <c r="AG4" t="s">
         <v>110</v>
       </c>
       <c r="AH4" t="s">
         <v>111</v>
       </c>
       <c r="AI4" t="s">
         <v>111</v>
       </c>
       <c r="AJ4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AK4" t="s">
         <v>118</v>
       </c>
       <c r="AL4" t="s">
         <v>119</v>
       </c>
       <c r="AM4" t="n">
-        <v>3080.0</v>
+        <v>1673.0</v>
       </c>
       <c r="AN4" t="s">
         <v>120</v>
       </c>
       <c r="AO4" t="s">
         <v>120</v>
       </c>
       <c r="AP4" t="s">
         <v>121</v>
       </c>
       <c r="AQ4" t="s">
         <v>122</v>
       </c>
       <c r="AR4" t="n">
-        <v>5.040722E7</v>
+        <v>5.286282E7</v>
       </c>
       <c r="AS4" t="n">
-        <v>5.040722E7</v>
+        <v>6439790.0</v>
       </c>
       <c r="AT4" t="n">
-        <v>0.0</v>
+        <v>4.642303E7</v>
       </c>
       <c r="AU4" t="n">
         <v>0.0</v>
       </c>
       <c r="AV4" t="n">
         <v>0.0</v>
       </c>
       <c r="AW4" t="n">
         <v>0.0</v>
       </c>
       <c r="AX4" t="s">
         <v>123</v>
       </c>
       <c r="AY4" t="s">
         <v>124</v>
       </c>
       <c r="AZ4" t="s">
         <v>125</v>
       </c>
       <c r="BA4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="BB4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC4" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="BD4" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>129</v>
+      </c>
+      <c r="BE4" t="n">
+        <v>2026.0</v>
       </c>
       <c r="BF4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BG4" t="s">
         <v>120</v>
       </c>
       <c r="BH4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BI4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BJ4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BK4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BL4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM4" t="s">
         <v>120</v>
       </c>
       <c r="BN4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BO4" t="s">
         <v>120</v>
       </c>
       <c r="BP4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BQ4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BR4" t="s">
         <v>120</v>
       </c>
       <c r="BS4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BT4" t="s">
         <v>120</v>
       </c>
       <c r="BU4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BV4" t="s">
         <v>120</v>
       </c>
       <c r="BW4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BX4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BY4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BZ4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="CA4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB4" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC4" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD4" t="s">
         <v>120</v>
       </c>
       <c r="CE4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CF4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CG4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CH4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CI4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CJ4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CK4" t="n" s="1">
         <v>46114.69943287037</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5" t="s">
         <v>90</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5" t="s">
         <v>92</v>
       </c>
       <c r="E5" t="s">
         <v>93</v>
       </c>
       <c r="F5" t="s">
         <v>94</v>
       </c>
       <c r="G5" t="s">
@@ -1702,255 +1694,255 @@
       <c r="K5" t="s">
         <v>98</v>
       </c>
       <c r="L5" t="s">
         <v>99</v>
       </c>
       <c r="M5" t="s">
         <v>100</v>
       </c>
       <c r="N5" t="s">
         <v>101</v>
       </c>
       <c r="O5" t="s">
         <v>102</v>
       </c>
       <c r="P5" t="s">
         <v>103</v>
       </c>
       <c r="Q5" t="s">
         <v>104</v>
       </c>
       <c r="R5" t="s">
         <v>105</v>
       </c>
       <c r="S5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="T5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="U5" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="V5" t="s">
         <v>155</v>
       </c>
       <c r="W5" t="s">
         <v>110</v>
       </c>
       <c r="X5" t="s">
         <v>110</v>
       </c>
       <c r="Y5" t="s">
         <v>111</v>
       </c>
       <c r="Z5" t="s">
         <v>111</v>
       </c>
       <c r="AA5" t="s">
         <v>112</v>
       </c>
       <c r="AB5" t="s">
         <v>113</v>
       </c>
       <c r="AC5" t="s">
         <v>114</v>
       </c>
       <c r="AD5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AE5" t="s">
         <v>156</v>
       </c>
       <c r="AF5" t="s">
         <v>110</v>
       </c>
       <c r="AG5" t="s">
         <v>110</v>
       </c>
       <c r="AH5" t="s">
         <v>110</v>
       </c>
       <c r="AI5" t="s">
         <v>110</v>
       </c>
       <c r="AJ5" t="s">
         <v>117</v>
       </c>
       <c r="AK5" t="s">
         <v>118</v>
       </c>
       <c r="AL5" t="s">
         <v>119</v>
       </c>
       <c r="AM5" t="n">
-        <v>3080.0</v>
+        <v>1673.0</v>
       </c>
       <c r="AN5" t="s">
         <v>120</v>
       </c>
       <c r="AO5" t="s">
         <v>120</v>
       </c>
       <c r="AP5" t="s">
         <v>121</v>
       </c>
       <c r="AQ5" t="s">
         <v>122</v>
       </c>
       <c r="AR5" t="n">
-        <v>5.040722E7</v>
+        <v>5.286282E7</v>
       </c>
       <c r="AS5" t="n">
-        <v>5.040722E7</v>
+        <v>6439790.0</v>
       </c>
       <c r="AT5" t="n">
-        <v>0.0</v>
+        <v>4.642303E7</v>
       </c>
       <c r="AU5" t="n">
         <v>0.0</v>
       </c>
       <c r="AV5" t="n">
         <v>0.0</v>
       </c>
       <c r="AW5" t="n">
         <v>0.0</v>
       </c>
       <c r="AX5" t="s">
         <v>123</v>
       </c>
       <c r="AY5" t="s">
         <v>124</v>
       </c>
       <c r="AZ5" t="s">
         <v>125</v>
       </c>
       <c r="BA5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="BB5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC5" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="BD5" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>129</v>
+      </c>
+      <c r="BE5" t="n">
+        <v>2026.0</v>
       </c>
       <c r="BF5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BG5" t="s">
         <v>120</v>
       </c>
       <c r="BH5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BI5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BJ5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BK5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BL5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BM5" t="s">
         <v>120</v>
       </c>
       <c r="BN5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BO5" t="s">
         <v>120</v>
       </c>
       <c r="BP5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BQ5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BR5" t="s">
         <v>120</v>
       </c>
       <c r="BS5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BT5" t="s">
         <v>120</v>
       </c>
       <c r="BU5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="BV5" t="s">
         <v>120</v>
       </c>
       <c r="BW5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BX5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BY5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="BZ5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="CA5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CB5" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC5" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD5" t="s">
         <v>120</v>
       </c>
       <c r="CE5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CF5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CG5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CH5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CI5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="CJ5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CK5" t="n" s="1">
         <v>46114.69943287037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>