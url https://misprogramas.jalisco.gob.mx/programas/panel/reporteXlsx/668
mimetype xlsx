--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="134">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -374,63 +374,63 @@
   <si>
     <t>1,409,800.00</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Población en general]</t>
   </si>
   <si>
     <t>Toda la población interesada en realizar actividad física</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>ND</t>
   </si>
   <si>
     <t>Toda la población de los municipios del Estado de Jalisco</t>
   </si>
   <si>
+    <t>Personas</t>
+  </si>
+  <si>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCD </t>
+  </si>
+  <si>
+    <t>Fomento de la cultura física y el fortalecimiento del deporte competitivo.</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...10 lines deleted...]
-    <t>Fomento de la cultura física y el fortalecimiento del deporte competitivo.</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2584</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2584</t>
   </si>
   <si>
     <t>María José Medina Hernández</t>
   </si>
   <si>
     <t>Coordinadora de Cultura Física</t>
   </si>
   <si>
     <t>Coordinación de Cultura Física</t>
   </si>
@@ -866,181 +866,181 @@
       </c>
       <c r="AF2" t="s">
         <v>109</v>
       </c>
       <c r="AG2" t="s">
         <v>109</v>
       </c>
       <c r="AH2" t="s">
         <v>109</v>
       </c>
       <c r="AI2" t="s">
         <v>109</v>
       </c>
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
         <v>2336150.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>1027572.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>731646.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>119</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR2" t="n">
         <v>1409800.0</v>
       </c>
       <c r="AS2" t="n">
         <v>1409800.0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY2" t="s">
         <v>122</v>
       </c>
-      <c r="AY2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BA2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BB2" t="s">
         <v>124</v>
       </c>
       <c r="BC2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BD2" t="s">
         <v>124</v>
       </c>
       <c r="BE2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BF2" t="s">
         <v>125</v>
       </c>
       <c r="BG2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BH2" t="s">
         <v>126</v>
       </c>
       <c r="BI2" t="s">
         <v>127</v>
       </c>
       <c r="BJ2" t="s">
         <v>126</v>
       </c>
       <c r="BK2" t="s">
         <v>128</v>
       </c>
       <c r="BL2" t="s">
         <v>125</v>
       </c>
       <c r="BM2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BN2" t="s">
         <v>125</v>
       </c>
       <c r="BO2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BP2" t="s">
         <v>125</v>
       </c>
       <c r="BQ2" t="s">
         <v>125</v>
       </c>
       <c r="BR2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BS2" t="s">
         <v>125</v>
       </c>
       <c r="BT2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BU2" t="s">
         <v>125</v>
       </c>
       <c r="BV2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BW2" t="s">
         <v>125</v>
       </c>
       <c r="BX2" t="s">
         <v>126</v>
       </c>
       <c r="BY2" t="s">
         <v>125</v>
       </c>
       <c r="BZ2" t="s">
         <v>125</v>
       </c>
       <c r="CA2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="CE2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="CF2" t="s">
         <v>129</v>
       </c>
       <c r="CG2" t="s">
         <v>130</v>
       </c>
       <c r="CH2" t="s">
         <v>131</v>
       </c>
       <c r="CI2" t="s">
         <v>132</v>
       </c>
       <c r="CJ2" t="s">
         <v>133</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46100.446064814816</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 