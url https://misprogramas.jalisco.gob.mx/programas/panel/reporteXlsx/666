--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="149">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -284,54 +284,54 @@
   <si>
     <t>Consideraciones especiales del proceso de selección</t>
   </si>
   <si>
     <t>Nombre del responsable</t>
   </si>
   <si>
     <t>Cargo del responsable</t>
   </si>
   <si>
     <t>Area del resposnable</t>
   </si>
   <si>
     <t>Teléfono del responsable</t>
   </si>
   <si>
     <t>Correo electrónico del responsable</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Sistema para el Desarrollo Integral de la Familia Jalisco (DIF)</t>
   </si>
   <si>
+    <t>Programa de entrega de apoyos a Personas con Discapacidad en el Estado de Jalisco</t>
+  </si>
+  <si>
     <t>Apoyos Funcionales a Personas con Discapacidad.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Discapacidad</t>
   </si>
   <si>
     <t>Acción</t>
   </si>
   <si>
     <t>*Sistema DIF Nacional
 *Secretaría de Salud Jalisco
 *Consejo para la Prevención y Atención de las Personas con Discapacidad</t>
   </si>
   <si>
     <t>Temas que nos acompañan en cada paso del camino</t>
   </si>
   <si>
     <t>Garantía y protección efectiva de derechos humanos</t>
   </si>
   <si>
     <t>Porcentaje de dependencias del poder ejecutivo del Estado que contempla en sus estrategias e indicadores acciones tendientes a garantizar los derechos humanos de grupos prioritarios</t>
   </si>
   <si>
     <t>http://sistemadif.jalisco.gob.mx/sitio2013/perfil/personas-con-discapacidad</t>
   </si>
   <si>
     <t xml:space="preserve">La intervención se centra en atender las necesidades de personas con discapacidad neuromotora o con limitaciones funcionales mediante la entrega de prótesis (Proyecto A), la aplicación de tratamientos médicos especializados como la Toxina Botulínica tipo A (TBA) (Proyecto B), y la provisión de apoyos funcionales que faciliten la inclusión social, educativa y laboral en personas con dificultad auditiva (Proyecto C). Estas acciones buscan reducir barreras físicas, sociales y económicas, garantizando el acceso a servicios de salud y asistencia social de manera equitativa y eficaz. Los subprogramas tienen como objetivo identificar, evaluar y otorgar las mejores alternativas de atención y apoyo funcional a personas con discapacidad o en riesgo de desarrollarla en el Estado de Jalisco, mediante la aplicación de las modalidades A, B y C, que comprenden la elaboración y donación de prótesis, la aplicación de Toxina Botulínica tipo A y la provisión de apoyos funcionales especializados.
 </t>
   </si>
@@ -396,66 +396,66 @@
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Personas con discapacidad]</t>
   </si>
   <si>
     <t>Personas que pertenecen a diferentes grupos prioritarios con lesión del sistema nervioso central que presentan afectación del movimiento y la postura, manifestándose con espasticidad y/o distonía o movimientos anormales, también pacientes con indicación médica.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>ND</t>
   </si>
   <si>
     <t xml:space="preserve">Personas con discapacidad
 Personas con discapacidad en pobreza
 Personas con carencias sociales
 https://www.inegi.org.mx/temas/discapacidad/
 https://mide.jalisco.gob.mx/mide/panelCiudadano/detalleIndicador/1782
 https://www.coneval.org.mx/Medicion/MP/Paginas/Pobreza_2022.aspx
 </t>
   </si>
   <si>
+    <t>Personas</t>
+  </si>
+  <si>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD5 </t>
+  </si>
+  <si>
+    <t>Inclusión social</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...13 lines deleted...]
-    <t>NA</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24999/1774918203-2026-03-30-.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2656</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2656</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarArchivoEncuestaSatisfaccion/2656</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/</t>
   </si>
   <si>
     <t>La fecha de inicio es variable ya que depende de la disponibilidad del recurso y los mecanismos de licitación.</t>
   </si>
@@ -938,181 +938,181 @@
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>111</v>
       </c>
       <c r="AI2" t="s">
         <v>111</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
         <v>464.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>120</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR2" t="n">
         <v>3500000.0</v>
       </c>
       <c r="AS2" t="n">
         <v>3500000.0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY2" t="s">
         <v>123</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>124</v>
       </c>
-      <c r="AZ2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB2" t="s">
         <v>126</v>
       </c>
       <c r="BC2" t="s">
         <v>127</v>
       </c>
       <c r="BD2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
         <v>128</v>
       </c>
       <c r="BG2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH2" t="s">
         <v>126</v>
       </c>
       <c r="BI2" t="s">
         <v>129</v>
       </c>
       <c r="BJ2" t="s">
         <v>126</v>
       </c>
       <c r="BK2" t="s">
         <v>130</v>
       </c>
       <c r="BL2" t="s">
         <v>128</v>
       </c>
       <c r="BM2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN2" t="s">
         <v>128</v>
       </c>
       <c r="BO2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP2" t="s">
         <v>128</v>
       </c>
       <c r="BQ2" t="s">
         <v>128</v>
       </c>
       <c r="BR2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS2" t="s">
         <v>126</v>
       </c>
       <c r="BT2" t="s">
         <v>131</v>
       </c>
       <c r="BU2" t="s">
         <v>128</v>
       </c>
       <c r="BV2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW2" t="s">
         <v>126</v>
       </c>
       <c r="BX2" t="s">
         <v>126</v>
       </c>
       <c r="BY2" t="s">
         <v>126</v>
       </c>
       <c r="BZ2" t="s">
         <v>126</v>
       </c>
       <c r="CA2" t="s">
         <v>132</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
         <v>133</v>
       </c>
       <c r="CE2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF2" t="s">
         <v>134</v>
       </c>
       <c r="CG2" t="s">
         <v>135</v>
       </c>
       <c r="CH2" t="s">
         <v>136</v>
       </c>
       <c r="CI2" t="s">
         <v>137</v>
       </c>
       <c r="CJ2" t="s">
         <v>138</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46129.42721064815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3" t="s">
@@ -1207,181 +1207,181 @@
       </c>
       <c r="AF3" t="s">
         <v>111</v>
       </c>
       <c r="AG3" t="s">
         <v>111</v>
       </c>
       <c r="AH3" t="s">
         <v>111</v>
       </c>
       <c r="AI3" t="s">
         <v>111</v>
       </c>
       <c r="AJ3" t="s">
         <v>117</v>
       </c>
       <c r="AK3" t="s">
         <v>118</v>
       </c>
       <c r="AL3" t="s">
         <v>119</v>
       </c>
       <c r="AM3" t="n">
         <v>464.0</v>
       </c>
-      <c r="AN3" t="s">
+      <c r="AN3" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="AO3" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="AP3" t="s">
         <v>120</v>
       </c>
-      <c r="AO3" t="s">
-[...2 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="AQ3" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR3" t="n">
         <v>3500000.0</v>
       </c>
       <c r="AS3" t="n">
         <v>3500000.0</v>
       </c>
       <c r="AT3" t="n">
         <v>0.0</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>
       <c r="AX3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY3" t="s">
         <v>123</v>
       </c>
-      <c r="AY3" t="s">
+      <c r="AZ3" t="s">
         <v>124</v>
       </c>
-      <c r="AZ3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB3" t="s">
         <v>126</v>
       </c>
       <c r="BC3" t="s">
         <v>127</v>
       </c>
       <c r="BD3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE3" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF3" t="s">
         <v>128</v>
       </c>
       <c r="BG3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH3" t="s">
         <v>126</v>
       </c>
       <c r="BI3" t="s">
         <v>129</v>
       </c>
       <c r="BJ3" t="s">
         <v>126</v>
       </c>
       <c r="BK3" t="s">
         <v>130</v>
       </c>
       <c r="BL3" t="s">
         <v>128</v>
       </c>
       <c r="BM3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN3" t="s">
         <v>128</v>
       </c>
       <c r="BO3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP3" t="s">
         <v>128</v>
       </c>
       <c r="BQ3" t="s">
         <v>128</v>
       </c>
       <c r="BR3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS3" t="s">
         <v>126</v>
       </c>
       <c r="BT3" t="s">
         <v>131</v>
       </c>
       <c r="BU3" t="s">
         <v>128</v>
       </c>
       <c r="BV3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW3" t="s">
         <v>126</v>
       </c>
       <c r="BX3" t="s">
         <v>126</v>
       </c>
       <c r="BY3" t="s">
         <v>126</v>
       </c>
       <c r="BZ3" t="s">
         <v>126</v>
       </c>
       <c r="CA3" t="s">
         <v>132</v>
       </c>
       <c r="CB3" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC3" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD3" t="s">
         <v>133</v>
       </c>
       <c r="CE3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF3" t="s">
         <v>134</v>
       </c>
       <c r="CG3" t="s">
         <v>135</v>
       </c>
       <c r="CH3" t="s">
         <v>136</v>
       </c>
       <c r="CI3" t="s">
         <v>137</v>
       </c>
       <c r="CJ3" t="s">
         <v>138</v>
       </c>
       <c r="CK3" t="n" s="1">
         <v>46129.42721064815</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4" t="s">
@@ -1476,181 +1476,181 @@
       </c>
       <c r="AF4" t="s">
         <v>111</v>
       </c>
       <c r="AG4" t="s">
         <v>111</v>
       </c>
       <c r="AH4" t="s">
         <v>111</v>
       </c>
       <c r="AI4" t="s">
         <v>111</v>
       </c>
       <c r="AJ4" t="s">
         <v>117</v>
       </c>
       <c r="AK4" t="s">
         <v>118</v>
       </c>
       <c r="AL4" t="s">
         <v>119</v>
       </c>
       <c r="AM4" t="n">
         <v>464.0</v>
       </c>
-      <c r="AN4" t="s">
+      <c r="AN4" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="AO4" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="AP4" t="s">
         <v>120</v>
       </c>
-      <c r="AO4" t="s">
-[...2 lines deleted...]
-      <c r="AP4" t="s">
+      <c r="AQ4" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR4" t="n">
         <v>3500000.0</v>
       </c>
       <c r="AS4" t="n">
         <v>3500000.0</v>
       </c>
       <c r="AT4" t="n">
         <v>0.0</v>
       </c>
       <c r="AU4" t="n">
         <v>0.0</v>
       </c>
       <c r="AV4" t="n">
         <v>0.0</v>
       </c>
       <c r="AW4" t="n">
         <v>0.0</v>
       </c>
       <c r="AX4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY4" t="s">
         <v>123</v>
       </c>
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>124</v>
       </c>
-      <c r="AZ4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BB4" t="s">
         <v>126</v>
       </c>
       <c r="BC4" t="s">
         <v>127</v>
       </c>
       <c r="BD4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE4" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF4" t="s">
         <v>128</v>
       </c>
       <c r="BG4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BH4" t="s">
         <v>126</v>
       </c>
       <c r="BI4" t="s">
         <v>129</v>
       </c>
       <c r="BJ4" t="s">
         <v>126</v>
       </c>
       <c r="BK4" t="s">
         <v>130</v>
       </c>
       <c r="BL4" t="s">
         <v>128</v>
       </c>
       <c r="BM4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BN4" t="s">
         <v>128</v>
       </c>
       <c r="BO4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BP4" t="s">
         <v>128</v>
       </c>
       <c r="BQ4" t="s">
         <v>128</v>
       </c>
       <c r="BR4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BS4" t="s">
         <v>126</v>
       </c>
       <c r="BT4" t="s">
         <v>131</v>
       </c>
       <c r="BU4" t="s">
         <v>128</v>
       </c>
       <c r="BV4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="BW4" t="s">
         <v>126</v>
       </c>
       <c r="BX4" t="s">
         <v>126</v>
       </c>
       <c r="BY4" t="s">
         <v>126</v>
       </c>
       <c r="BZ4" t="s">
         <v>126</v>
       </c>
       <c r="CA4" t="s">
         <v>132</v>
       </c>
       <c r="CB4" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC4" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD4" t="s">
         <v>133</v>
       </c>
       <c r="CE4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="CF4" t="s">
         <v>134</v>
       </c>
       <c r="CG4" t="s">
         <v>135</v>
       </c>
       <c r="CH4" t="s">
         <v>136</v>
       </c>
       <c r="CI4" t="s">
         <v>137</v>
       </c>
       <c r="CJ4" t="s">
         <v>138</v>
       </c>
       <c r="CK4" t="n" s="1">
         <v>46129.42721064815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 