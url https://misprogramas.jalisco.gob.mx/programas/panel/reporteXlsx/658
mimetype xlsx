--- v0 (2026-05-03)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="138">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -389,60 +389,65 @@
   </si>
   <si>
     <t>[Niños y Niñas]</t>
   </si>
   <si>
     <t>Se prioriza la atención a niñas y niños de 6 meses, a 5 años 11 meses de edad.  de hijos e hijas de madres trabajadoras y/o padres solos trabajadores, así como de aquellos cuyos cuidadores se encuentren en situaciones de privación de la libertad, desaparición, minoría de edad u otras condiciones de vulnerabilidad social, especialmente cuando pertenecen a familias de escasos recursos económicos y sin acceso a prestaciones sociales</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>816072</t>
   </si>
   <si>
     <t xml:space="preserve">Niñas y Niños de 0 a 5 años  de acuerdo con el Censo de Población y Vivienda INEGI 2020.
 https://www.inegi.org.mx/programas/ccpv/2020/default.html#Tabulados
 </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Niños y Niñas</t>
   </si>
   <si>
-    <t>Estatal</t>
+    <t>Estatal y Federal</t>
   </si>
   <si>
     <t xml:space="preserve">SD3 </t>
   </si>
   <si>
     <t>Seguridad Social</t>
   </si>
   <si>
-    <t>Presupuesto al corte del 30 de marzo del 2026.</t>
+    <t>Al ser prestación de servicios públicos se consideran las partidas 2000
+3000
+4000</t>
+  </si>
+  <si>
+    <t>No Aplica</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2667</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2667</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/consultar?tipo=1&amp;periodo=26</t>
   </si>
   <si>
     <t>De acuerdo a la normatividad establecida.</t>
   </si>
   <si>
     <t>Lic. José Martín Díaz de León Díaz de León</t>
   </si>
@@ -882,195 +887,195 @@
       <c r="AE2" t="s">
         <v>115</v>
       </c>
       <c r="AF2" t="s">
         <v>109</v>
       </c>
       <c r="AG2" t="s">
         <v>109</v>
       </c>
       <c r="AH2" t="s">
         <v>110</v>
       </c>
       <c r="AI2" t="s">
         <v>109</v>
       </c>
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
-        <v>647.0</v>
+        <v>9772.0</v>
       </c>
       <c r="AN2" t="s">
         <v>119</v>
       </c>
       <c r="AO2" t="s">
         <v>119</v>
       </c>
       <c r="AP2" t="s">
         <v>120</v>
       </c>
       <c r="AQ2" t="s">
         <v>121</v>
       </c>
       <c r="AR2" t="n">
         <v>5181181.0</v>
       </c>
       <c r="AS2" t="n">
-        <v>5181181.0</v>
+        <v>5030781.0</v>
       </c>
       <c r="AT2" t="n">
-        <v>0.0</v>
+        <v>150400.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>122</v>
       </c>
       <c r="AY2" t="s">
         <v>123</v>
       </c>
       <c r="AZ2" t="s">
         <v>124</v>
       </c>
       <c r="BA2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="BB2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC2" t="s">
         <v>119</v>
       </c>
       <c r="BD2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BE2" t="s">
         <v>119</v>
       </c>
       <c r="BF2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG2" t="s">
         <v>119</v>
       </c>
       <c r="BH2" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL2" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM2" t="s">
         <v>119</v>
       </c>
       <c r="BN2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BO2" t="s">
         <v>119</v>
       </c>
       <c r="BP2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BQ2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BR2" t="s">
         <v>119</v>
       </c>
       <c r="BS2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BT2" t="s">
         <v>119</v>
       </c>
       <c r="BU2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BV2" t="s">
         <v>119</v>
       </c>
       <c r="BW2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BX2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BY2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BZ2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="CA2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46023.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
         <v>119</v>
       </c>
       <c r="CE2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="CF2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="CG2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="CH2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="CI2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="CJ2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46113.58696759259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>