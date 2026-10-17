--- v1 (2026-06-27)
+++ v2 (2026-10-17)
@@ -342,51 +342,51 @@
 4. Promocionar asesoría y capacitación en materia sanitaria, de salud, nutrición, psicológico y pedagógica al personal operativo de los  CAI y Ludotecas de los DIF Municipales y DIF Jalisco y otros.
 5. Diseñar, establecer y gestionar  programas de Profesionalización, ya sea mediante procesos de capacitación, talleres, diplomados, entre otros, enfocados al personal de espacios educo-educativos ya sean centros de atención infantil, CAI, Ludotecas, entre otros, de los Sistemas DIF municipales, DIF Jalisco y otros.</t>
   </si>
   <si>
     <t xml:space="preserve">En Jalisco no se garantiza el pleno ejercicio de los derechos de las niñas, niños y adolescentes como lo establece la Convención Internacional sobre los Derechos del niño. </t>
   </si>
   <si>
     <t>Igualdad de oportunidades</t>
   </si>
   <si>
     <t>Educación</t>
   </si>
   <si>
     <t>Educación de calidad</t>
   </si>
   <si>
     <t>De aquí a 2030, asegurar que todas las niñas y todos los niños tengan acceso a servicios de atención y desarrollo en la primera infancia y educación preescolar de calidad, a fin de que estén preparados para la enseñanza primaria</t>
   </si>
   <si>
     <t>Servicios de Atención Integral a niñas y niños en centros de atención infantil</t>
   </si>
   <si>
     <t>Brindar servicios educativos, formativos, médicos, psicológicos, nutricionales y de trabajo social, que salvaguarden la integridad física y emocional de las niñas y niños de 6 meses a 5 años 11 meses de edad, hijas e hijos de madres o padres trabajadores, estudiantes y/o otra situación de vulnerabilidad. Así mismo, llevar a cabo las acciones de gestión y seguimiento de los programas implementados por el DIF Jalisco con los DIF municipales para la prestación de estos servicios a través de los Centros de Atención Infantil a fin de que cumplan con la normatividad vigente.</t>
   </si>
   <si>
-    <t>[Servicios asistencia clínica, Servicios de asistencia técnica y/o profesional]</t>
+    <t>[Servicios de asistencia técnica y/o profesional, Servicios asistencia clínica]</t>
   </si>
   <si>
     <t>1.Educación inicial y preescolar, actividades culturales, formativas y recreativas. 
 2.Atención a la salud del niño.                                                                                3.Asesoría y orientación de trabajo social, nutricional, pedagógica y psicológica.                                                                                               4.Consulta médica y psicológica.                                
 5.Orientación psicológica.                                                
 6.Alimentación saludable.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>El monto es variable, debido a la intervención de la modalidad.</t>
   </si>
   <si>
     <t>Diario</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Niños y Niñas]</t>
   </si>
@@ -400,51 +400,52 @@
     <t>816072</t>
   </si>
   <si>
     <t xml:space="preserve">Niñas y Niños de 0 a 5 años  de acuerdo con el Censo de Población y Vivienda INEGI 2020.
 https://www.inegi.org.mx/programas/ccpv/2020/default.html#Tabulados
 </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Niños y Niñas</t>
   </si>
   <si>
     <t>Estatal y Federal</t>
   </si>
   <si>
     <t xml:space="preserve">SD3 </t>
   </si>
   <si>
     <t>Seguridad Social</t>
   </si>
   <si>
     <t>Al ser prestación de servicios públicos se consideran las partidas 2000
 3000
-4000</t>
+4000
+Fe de erratas: Faltó documentar en el presupuesto inicial $150,400.00 en el recurso federal. Hubo una ampliación de $400,000.00 en recurso estatal, con lo que se tiene un presupuesto total de  $5,581,181.00 con corte al 22 de julio de 2026. El avance de beneficiarios se tiene programado reportar en Septiembre ya que las dispersiones de recurso a los municipios se realizaron durante el segundo trimestre del año.</t>
   </si>
   <si>
     <t>No Aplica</t>
   </si>
   <si>
     <t>No aplica</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2667</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2667</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/consultar?tipo=1&amp;periodo=26</t>
   </si>
   <si>
     <t>De acuerdo a la normatividad establecida.</t>
   </si>
@@ -902,57 +903,57 @@
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
         <v>9772.0</v>
       </c>
       <c r="AN2" t="s">
         <v>119</v>
       </c>
       <c r="AO2" t="s">
         <v>119</v>
       </c>
       <c r="AP2" t="s">
         <v>120</v>
       </c>
       <c r="AQ2" t="s">
         <v>121</v>
       </c>
       <c r="AR2" t="n">
-        <v>5181181.0</v>
+        <v>5030781.0</v>
       </c>
       <c r="AS2" t="n">
         <v>5030781.0</v>
       </c>
       <c r="AT2" t="n">
-        <v>150400.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
         <v>122</v>
       </c>
       <c r="AY2" t="s">
         <v>123</v>
       </c>
       <c r="AZ2" t="s">
         <v>124</v>
       </c>
       <c r="BA2" t="s">
         <v>125</v>
       </c>
       <c r="BB2" t="s">
         <v>126</v>
       </c>