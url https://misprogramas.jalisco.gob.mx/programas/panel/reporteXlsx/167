--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="138">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -372,66 +372,66 @@
     <t>Las becas consistirán en un pago único por ejercicio fiscal por beneficiario por la cantidad de $3,500.00 (tres mil quinientos pesos 00/100 M.N)</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>En forma directa al destinatario final</t>
   </si>
   <si>
     <t>[Estudiantes]</t>
   </si>
   <si>
     <t>Alumnas y alumnos que cursen los niveles de educación primaria o secundaria en escuelas públicas del Estado de Jalisco y que sean hijas o hijos de militares caídos o en activo que pertenezcan a la V Región Militar.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Alumnas y alumnos de educación básica: de primaria y de secundaria de escuelas públicas del Estado de Jalisco hijas e hijos de militares activos o caídos que pertenezcan a la V Región Militar. 
 La población potencial se estima con base a cifras estadísticas remitidas formalmente por oficio a la Dirección de Becas por parte de la XV Zona Militar de acuerdo a su censo poblacional interno reportado de hijas e hijos de Militares; dicho censo poblacional fue consolidado con el único propósito de acotar el margen de población potencial de las presentes Reglas de Operación.</t>
   </si>
   <si>
+    <t>Estudiantes</t>
+  </si>
+  <si>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SE4 </t>
+  </si>
+  <si>
+    <t>Becas para hijas e hijos de Policías y Militares</t>
+  </si>
+  <si>
+    <t>Componente C2</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...13 lines deleted...]
-    <t>Componente C2</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24986/1774728076-2026-03-28-XVII.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2617</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2617</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoEvaluaciones/2617</t>
   </si>
   <si>
     <t>https://padronunico.jalisco.gob.mx/por-dependencia</t>
   </si>
   <si>
     <t>Al ser los beneficiarios alumnos de educación básica y por ende menores de edad, no se publica su nombre, por tema de protección de datos personales.</t>
   </si>
@@ -876,178 +876,178 @@
       </c>
       <c r="AF2" t="s">
         <v>110</v>
       </c>
       <c r="AG2" t="s">
         <v>110</v>
       </c>
       <c r="AH2" t="s">
         <v>109</v>
       </c>
       <c r="AI2" t="s">
         <v>109</v>
       </c>
       <c r="AJ2" t="s">
         <v>116</v>
       </c>
       <c r="AK2" t="s">
         <v>117</v>
       </c>
       <c r="AL2" t="s">
         <v>118</v>
       </c>
       <c r="AM2" t="n">
         <v>200.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>106.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>94.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>119</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR2" t="n">
         <v>700000.0</v>
       </c>
       <c r="AS2" t="n">
         <v>700000.0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY2" t="s">
         <v>122</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>123</v>
       </c>
-      <c r="AZ2" t="s">
+      <c r="BA2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BB2" t="s">
         <v>125</v>
       </c>
       <c r="BC2" t="s">
         <v>126</v>
       </c>
       <c r="BD2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
         <v>127</v>
       </c>
       <c r="BG2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="BH2" t="s">
         <v>125</v>
       </c>
       <c r="BI2" t="s">
         <v>128</v>
       </c>
       <c r="BJ2" t="s">
         <v>125</v>
       </c>
       <c r="BK2" t="s">
         <v>129</v>
       </c>
       <c r="BL2" t="s">
         <v>125</v>
       </c>
       <c r="BM2" t="s">
         <v>130</v>
       </c>
       <c r="BN2" t="s">
         <v>127</v>
       </c>
       <c r="BO2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="BP2" t="s">
         <v>125</v>
       </c>
       <c r="BQ2" t="s">
         <v>127</v>
       </c>
       <c r="BR2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="BS2" t="s">
         <v>127</v>
       </c>
       <c r="BT2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="BU2" t="s">
         <v>127</v>
       </c>
       <c r="BV2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="BW2" t="s">
         <v>125</v>
       </c>
       <c r="BX2" t="s">
         <v>125</v>
       </c>
       <c r="BY2" t="s">
         <v>125</v>
       </c>
       <c r="BZ2" t="s">
         <v>125</v>
       </c>
       <c r="CA2" t="s">
         <v>131</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46109.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="CE2" t="s">
         <v>132</v>
       </c>
       <c r="CF2" t="s">
         <v>133</v>
       </c>
       <c r="CG2" t="s">
         <v>134</v>
       </c>
       <c r="CH2" t="s">
         <v>135</v>
       </c>
       <c r="CI2" t="s">
         <v>136</v>
       </c>
       <c r="CJ2" t="s">
         <v>137</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46112.48707175926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>