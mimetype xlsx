--- v0 (2026-05-25)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="563" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="142">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -890,55 +890,55 @@
       </c>
       <c r="AF2" t="s">
         <v>106</v>
       </c>
       <c r="AG2" t="s">
         <v>106</v>
       </c>
       <c r="AH2" t="s">
         <v>106</v>
       </c>
       <c r="AI2" t="s">
         <v>106</v>
       </c>
       <c r="AJ2" t="s">
         <v>113</v>
       </c>
       <c r="AK2" t="s">
         <v>114</v>
       </c>
       <c r="AL2" t="s">
         <v>115</v>
       </c>
       <c r="AM2" t="n">
         <v>2209.0</v>
       </c>
-      <c r="AN2" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="AN2" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>8.0</v>
       </c>
       <c r="AP2" t="s">
         <v>116</v>
       </c>
       <c r="AQ2" t="s">
         <v>117</v>
       </c>
       <c r="AR2" t="n">
         <v>500000.0</v>
       </c>
       <c r="AS2" t="n">
         <v>500000.0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
@@ -1159,55 +1159,55 @@
       </c>
       <c r="AF3" t="s">
         <v>106</v>
       </c>
       <c r="AG3" t="s">
         <v>106</v>
       </c>
       <c r="AH3" t="s">
         <v>106</v>
       </c>
       <c r="AI3" t="s">
         <v>106</v>
       </c>
       <c r="AJ3" t="s">
         <v>113</v>
       </c>
       <c r="AK3" t="s">
         <v>114</v>
       </c>
       <c r="AL3" t="s">
         <v>115</v>
       </c>
       <c r="AM3" t="n">
         <v>2209.0</v>
       </c>
-      <c r="AN3" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="AN3" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AO3" t="n">
+        <v>8.0</v>
       </c>
       <c r="AP3" t="s">
         <v>116</v>
       </c>
       <c r="AQ3" t="s">
         <v>117</v>
       </c>
       <c r="AR3" t="n">
         <v>500000.0</v>
       </c>
       <c r="AS3" t="n">
         <v>500000.0</v>
       </c>
       <c r="AT3" t="n">
         <v>0.0</v>
       </c>
       <c r="AU3" t="n">
         <v>0.0</v>
       </c>
       <c r="AV3" t="n">
         <v>0.0</v>
       </c>
       <c r="AW3" t="n">
         <v>0.0</v>
       </c>
@@ -1428,55 +1428,55 @@
       </c>
       <c r="AF4" t="s">
         <v>106</v>
       </c>
       <c r="AG4" t="s">
         <v>106</v>
       </c>
       <c r="AH4" t="s">
         <v>106</v>
       </c>
       <c r="AI4" t="s">
         <v>106</v>
       </c>
       <c r="AJ4" t="s">
         <v>113</v>
       </c>
       <c r="AK4" t="s">
         <v>114</v>
       </c>
       <c r="AL4" t="s">
         <v>115</v>
       </c>
       <c r="AM4" t="n">
         <v>2209.0</v>
       </c>
-      <c r="AN4" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="AN4" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AO4" t="n">
+        <v>8.0</v>
       </c>
       <c r="AP4" t="s">
         <v>116</v>
       </c>
       <c r="AQ4" t="s">
         <v>117</v>
       </c>
       <c r="AR4" t="n">
         <v>500000.0</v>
       </c>
       <c r="AS4" t="n">
         <v>500000.0</v>
       </c>
       <c r="AT4" t="n">
         <v>0.0</v>
       </c>
       <c r="AU4" t="n">
         <v>0.0</v>
       </c>
       <c r="AV4" t="n">
         <v>0.0</v>
       </c>
       <c r="AW4" t="n">
         <v>0.0</v>
       </c>
@@ -1697,55 +1697,55 @@
       </c>
       <c r="AF5" t="s">
         <v>106</v>
       </c>
       <c r="AG5" t="s">
         <v>106</v>
       </c>
       <c r="AH5" t="s">
         <v>106</v>
       </c>
       <c r="AI5" t="s">
         <v>106</v>
       </c>
       <c r="AJ5" t="s">
         <v>113</v>
       </c>
       <c r="AK5" t="s">
         <v>114</v>
       </c>
       <c r="AL5" t="s">
         <v>115</v>
       </c>
       <c r="AM5" t="n">
         <v>2209.0</v>
       </c>
-      <c r="AN5" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="AN5" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AO5" t="n">
+        <v>8.0</v>
       </c>
       <c r="AP5" t="s">
         <v>116</v>
       </c>
       <c r="AQ5" t="s">
         <v>117</v>
       </c>
       <c r="AR5" t="n">
         <v>500000.0</v>
       </c>
       <c r="AS5" t="n">
         <v>500000.0</v>
       </c>
       <c r="AT5" t="n">
         <v>0.0</v>
       </c>
       <c r="AU5" t="n">
         <v>0.0</v>
       </c>
       <c r="AV5" t="n">
         <v>0.0</v>
       </c>
       <c r="AW5" t="n">
         <v>0.0</v>
       </c>
@@ -1966,55 +1966,55 @@
       </c>
       <c r="AF6" t="s">
         <v>106</v>
       </c>
       <c r="AG6" t="s">
         <v>106</v>
       </c>
       <c r="AH6" t="s">
         <v>106</v>
       </c>
       <c r="AI6" t="s">
         <v>106</v>
       </c>
       <c r="AJ6" t="s">
         <v>113</v>
       </c>
       <c r="AK6" t="s">
         <v>114</v>
       </c>
       <c r="AL6" t="s">
         <v>115</v>
       </c>
       <c r="AM6" t="n">
         <v>2209.0</v>
       </c>
-      <c r="AN6" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="AN6" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>8.0</v>
       </c>
       <c r="AP6" t="s">
         <v>116</v>
       </c>
       <c r="AQ6" t="s">
         <v>117</v>
       </c>
       <c r="AR6" t="n">
         <v>500000.0</v>
       </c>
       <c r="AS6" t="n">
         <v>500000.0</v>
       </c>
       <c r="AT6" t="n">
         <v>0.0</v>
       </c>
       <c r="AU6" t="n">
         <v>0.0</v>
       </c>
       <c r="AV6" t="n">
         <v>0.0</v>
       </c>
       <c r="AW6" t="n">
         <v>0.0</v>
       </c>
@@ -2235,55 +2235,55 @@
       </c>
       <c r="AF7" t="s">
         <v>106</v>
       </c>
       <c r="AG7" t="s">
         <v>106</v>
       </c>
       <c r="AH7" t="s">
         <v>106</v>
       </c>
       <c r="AI7" t="s">
         <v>106</v>
       </c>
       <c r="AJ7" t="s">
         <v>113</v>
       </c>
       <c r="AK7" t="s">
         <v>114</v>
       </c>
       <c r="AL7" t="s">
         <v>115</v>
       </c>
       <c r="AM7" t="n">
         <v>2209.0</v>
       </c>
-      <c r="AN7" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="AN7" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AO7" t="n">
+        <v>8.0</v>
       </c>
       <c r="AP7" t="s">
         <v>116</v>
       </c>
       <c r="AQ7" t="s">
         <v>117</v>
       </c>
       <c r="AR7" t="n">
         <v>500000.0</v>
       </c>
       <c r="AS7" t="n">
         <v>500000.0</v>
       </c>
       <c r="AT7" t="n">
         <v>0.0</v>
       </c>
       <c r="AU7" t="n">
         <v>0.0</v>
       </c>
       <c r="AV7" t="n">
         <v>0.0</v>
       </c>
       <c r="AW7" t="n">
         <v>0.0</v>
       </c>