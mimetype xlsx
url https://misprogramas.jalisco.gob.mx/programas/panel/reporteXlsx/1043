--- v0 (2026-06-22)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="135">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -383,63 +383,63 @@
     <t>20,000,000.00</t>
   </si>
   <si>
     <t>Anual</t>
   </si>
   <si>
     <t>Por medio de un intermediario</t>
   </si>
   <si>
     <t>[Universidades, Estudiantes]</t>
   </si>
   <si>
     <t>Instituciones de Educación Superior que forman parte del Convenio Marco, que reciben los Apoyos Económicos Complementarios directamente por parte de la Dependencia o Entidad y participan en la implementación y ejecución del Programa.
 Jóvenes que formen parte de la Estrategia Transversal LEGADO.</t>
   </si>
   <si>
     <t>Ambos</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>Las y los jóvenes de la Estrategia Transversal LEGADO, cuya identificación se realiza de conformidad con el Convenio de Colaboración Interinstitucional celebrado entre las distintas Dependencias del Poder Ejecutivo del Estado que participan en dicha Estrategia.</t>
   </si>
   <si>
+    <t>Estudiantes</t>
+  </si>
+  <si>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S21 </t>
+  </si>
+  <si>
+    <t>Impulso y Fortalecimiento a la Educación Superior</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...10 lines deleted...]
-    <t>Impulso y Fortalecimiento a la Educación Superior</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>https://apiperiodico.jalisco.gob.mx/api/newspaper/getAsset?q=newspaper/24936/1774114522-2026-03-21-VIII.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2715</t>
   </si>
   <si>
     <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2715</t>
   </si>
   <si>
     <t>Mtro. Ricardo Rodríguez Jiménez</t>
   </si>
   <si>
     <t>Subsecretario de Educación Superior</t>
   </si>
   <si>
     <t>Subsecretaría de Educación Superior</t>
   </si>
@@ -875,181 +875,181 @@
       </c>
       <c r="AF2" t="s">
         <v>111</v>
       </c>
       <c r="AG2" t="s">
         <v>111</v>
       </c>
       <c r="AH2" t="s">
         <v>111</v>
       </c>
       <c r="AI2" t="s">
         <v>110</v>
       </c>
       <c r="AJ2" t="s">
         <v>117</v>
       </c>
       <c r="AK2" t="s">
         <v>118</v>
       </c>
       <c r="AL2" t="s">
         <v>119</v>
       </c>
       <c r="AM2" t="n">
         <v>250.0</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AN2" t="n">
+        <v>119.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>83.0</v>
+      </c>
+      <c r="AP2" t="s">
         <v>120</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AQ2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR2" t="n">
         <v>2.0E7</v>
       </c>
       <c r="AS2" t="n">
         <v>2.0E7</v>
       </c>
       <c r="AT2" t="n">
         <v>0.0</v>
       </c>
       <c r="AU2" t="n">
         <v>0.0</v>
       </c>
       <c r="AV2" t="n">
         <v>0.0</v>
       </c>
       <c r="AW2" t="n">
         <v>0.0</v>
       </c>
       <c r="AX2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY2" t="s">
         <v>123</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>124</v>
       </c>
-      <c r="AZ2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BB2" t="s">
         <v>125</v>
       </c>
       <c r="BC2" t="s">
         <v>126</v>
       </c>
       <c r="BD2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BE2" t="n">
         <v>2026.0</v>
       </c>
       <c r="BF2" t="s">
         <v>127</v>
       </c>
       <c r="BG2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BH2" t="s">
         <v>125</v>
       </c>
       <c r="BI2" t="s">
         <v>128</v>
       </c>
       <c r="BJ2" t="s">
         <v>125</v>
       </c>
       <c r="BK2" t="s">
         <v>129</v>
       </c>
       <c r="BL2" t="s">
         <v>127</v>
       </c>
       <c r="BM2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BN2" t="s">
         <v>127</v>
       </c>
       <c r="BO2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BP2" t="s">
         <v>127</v>
       </c>
       <c r="BQ2" t="s">
         <v>127</v>
       </c>
       <c r="BR2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BS2" t="s">
         <v>127</v>
       </c>
       <c r="BT2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BU2" t="s">
         <v>127</v>
       </c>
       <c r="BV2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="BW2" t="s">
         <v>125</v>
       </c>
       <c r="BX2" t="s">
         <v>125</v>
       </c>
       <c r="BY2" t="s">
         <v>127</v>
       </c>
       <c r="BZ2" t="s">
         <v>127</v>
       </c>
       <c r="CA2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="CB2" t="n" s="1">
         <v>46104.0</v>
       </c>
       <c r="CC2" t="n" s="1">
         <v>46387.0</v>
       </c>
       <c r="CD2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="CE2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="CF2" t="s">
         <v>130</v>
       </c>
       <c r="CG2" t="s">
         <v>131</v>
       </c>
       <c r="CH2" t="s">
         <v>132</v>
       </c>
       <c r="CI2" t="s">
         <v>133</v>
       </c>
       <c r="CJ2" t="s">
         <v>134</v>
       </c>
       <c r="CK2" t="n" s="1">
         <v>46142.70287037037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 