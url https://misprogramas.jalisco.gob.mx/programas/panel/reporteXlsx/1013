--- v0 (2026-05-31)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="131">
   <si>
     <t>Dependencia</t>
   </si>
   <si>
     <t>Nombre del programa</t>
   </si>
   <si>
     <t>Nombre Corto</t>
   </si>
   <si>
     <t>Clasificación (Programa o Acción)</t>
   </si>
   <si>
     <t>Instituciones Participantes</t>
   </si>
   <si>
     <t>Propósito PEGD</t>
   </si>
   <si>
     <t>Tema PEGD</t>
   </si>
   <si>
     <t>Indicador de Desarrollo</t>
   </si>
   <si>
@@ -279,50 +279,181 @@
     <t>Fecha fin convocatoria</t>
   </si>
   <si>
     <t>Observaciones del Periodo de Convocatoria</t>
   </si>
   <si>
     <t>Consideraciones especiales del proceso de selección</t>
   </si>
   <si>
     <t>Nombre del responsable</t>
   </si>
   <si>
     <t>Cargo del responsable</t>
   </si>
   <si>
     <t>Area del resposnable</t>
   </si>
   <si>
     <t>Teléfono del responsable</t>
   </si>
   <si>
     <t>Correo electrónico del responsable</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
+  </si>
+  <si>
+    <t>Instituto Jalisciense de la Vivienda</t>
+  </si>
+  <si>
+    <t>Mi Primera Renta</t>
+  </si>
+  <si>
+    <t>Programa Social</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Jalisco cuida su tierra</t>
+  </si>
+  <si>
+    <t>Vivienda adecuada y asequible</t>
+  </si>
+  <si>
+    <t>Porcentaje de hogares que requieren una vivienda porque comparten vivienda con otro hogar.</t>
+  </si>
+  <si>
+    <t>El programa social “Mi Primera Renta consiste en otorgar un subsidio monetario temporal a jóvenes de entre 20 y 29 años con ingresos menores a dos salarios mínimos, con el objetivo de facilitar su acceso a una vivienda en arrendamiento formal, promover su independencia y autonomía, y reducir las barreras económicas y territoriales que enfrentan para habitar en condiciones adecuadas.</t>
+  </si>
+  <si>
+    <t>Incrementar las condiciones que faciliten el acceso a una vivienda en arrendamiento formal para proceso de independencia y autonomía de las juventudes jaliscienses de 20 a 29 años de edad, con ingresos iguales o menores a 2 salarios mínimos que habiten los municipios de Zapopan, Guadalajara, Tlajomulco de Zúñiga, San Pedro Tlaquepaque, Tonalá, El Salto y Puerto Vallarta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-	Disminuir la brecha entre los ingresos de los jóvenes y costos de arrendamiento
+-	Incrementar las condiciones de seguridad, formalidad e independencia habitacional; de jóvenes de 20 a 29 años de edad, que sean trabajadores.
+-	Incrementar la integración de las juventudes en zonas urbanas consolidadas.
+-	Disminuir el riesgo de que las juventudes enfrenten condiciones de precariedad habitacional.
+</t>
+  </si>
+  <si>
+    <t>Acceso limitado de las juventudes en Jalisco a soluciones de vivienda adecuada.</t>
+  </si>
+  <si>
+    <t>Vivienda digna</t>
+  </si>
+  <si>
+    <t>Vivienda digna y decorosa y el acceso a los servicios básicos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ciudades y comunidades sostenibles </t>
+  </si>
+  <si>
+    <t>De aquí a 2030, asegurar el acceso de todas las personas a viviendas y servicios básicos adecuados, seguros y asequibles y mejorar los barrios marginales</t>
+  </si>
+  <si>
+    <t>[Apoyo Monetario sin retorno]</t>
+  </si>
+  <si>
+    <t>El programa otorga un subsidio mensual para el pago de arrendamiento de vivienda, el cual es temporal y parcial, ya que cubre una parte del costo de la renta durante un periodo inicial de seis meses($2,500.00 pesos mensuales), con posibilidad de ampliarse por dos meses adicionales en casos justificados y sujetos a disponibilidad presupuestal; este apoyo se deposita de manera electrónica en la cuenta bancaria de la persona beneficiaria y está condicionado a la comprobación del pago.</t>
+  </si>
+  <si>
+    <t>si</t>
+  </si>
+  <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>$2,500.00 mensuales</t>
+  </si>
+  <si>
+    <t>Mensual</t>
+  </si>
+  <si>
+    <t>En forma directa al destinatario final</t>
+  </si>
+  <si>
+    <t>[Jóvenes]</t>
+  </si>
+  <si>
+    <t>Jóvenes de entre 20 y 29 años con ingresos menores a dos salaríos mínimos mensuales</t>
+  </si>
+  <si>
+    <t>Ambos</t>
+  </si>
+  <si>
+    <t>115809</t>
+  </si>
+  <si>
+    <t>115,809 jóvenes entre 20 y 24 años de edad, residentes en el Estado de Jalisco, que habiten los municipios de Guadalajara, Zapopan, San Pedro Tlaquepaque y Tlajomulco de Zúñiga</t>
+  </si>
+  <si>
+    <t>Estatal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S5V </t>
+  </si>
+  <si>
+    <t>Acceso a la Vivienda Adecuada en Jalisco</t>
+  </si>
+  <si>
+    <t>PARA BRINDAR MAYOR ATENCION A LOS SOLICITANTES SE AMPLIO LA COBERTURA GEOGRAFICA A 7 MUNICIPIOS Y EL GRUPO ETARIO HASTA LOS 29 AÑOS</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>https://periodicooficial.jalisco.gob.mx/seccion/periodico/24998</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoMir/2642</t>
+  </si>
+  <si>
+    <t>null/programas/fichaPrograma/descargarMatrizArchivoDiagnostico/2642</t>
+  </si>
+  <si>
+    <t>Inicio: el día hábil siguiente de la fecha de publicación.
+Término: 31 de Mayo de 2026, o hasta agotar los recursos asignados al programa.</t>
+  </si>
+  <si>
+    <t>Mtro. Arq. Salvador Dueñas Rodriguez</t>
+  </si>
+  <si>
+    <t>Director de Gestión Sectorial y Políticas Públicas de Vivienda</t>
+  </si>
+  <si>
+    <t>Dirección de Gestión Sectorial y Políticas Públicas de Vivienda</t>
+  </si>
+  <si>
+    <t>33 3030 4300</t>
+  </si>
+  <si>
+    <t>miprimerarenta@jalisco.gob.mx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -610,42 +741,311 @@
       <c r="CD1" t="s">
         <v>81</v>
       </c>
       <c r="CE1" t="s">
         <v>82</v>
       </c>
       <c r="CF1" t="s">
         <v>83</v>
       </c>
       <c r="CG1" t="s">
         <v>84</v>
       </c>
       <c r="CH1" t="s">
         <v>85</v>
       </c>
       <c r="CI1" t="s">
         <v>86</v>
       </c>
       <c r="CJ1" t="s">
         <v>87</v>
       </c>
       <c r="CK1" t="s">
         <v>88</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G2" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" t="s">
+        <v>95</v>
+      </c>
+      <c r="I2" t="n">
+        <v>2026.0</v>
+      </c>
+      <c r="J2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K2" t="s">
+        <v>96</v>
+      </c>
+      <c r="L2" t="s">
+        <v>97</v>
+      </c>
+      <c r="M2" t="s">
+        <v>98</v>
+      </c>
+      <c r="N2" t="s">
+        <v>99</v>
+      </c>
+      <c r="O2" t="s">
+        <v>100</v>
+      </c>
+      <c r="P2" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>102</v>
+      </c>
+      <c r="R2" t="s">
+        <v>103</v>
+      </c>
+      <c r="S2" t="s">
+        <v>90</v>
+      </c>
+      <c r="T2" t="s">
+        <v>96</v>
+      </c>
+      <c r="U2" t="s">
+        <v>104</v>
+      </c>
+      <c r="V2" t="s">
+        <v>105</v>
+      </c>
+      <c r="W2" t="s">
+        <v>106</v>
+      </c>
+      <c r="X2" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM2" t="n">
+        <v>1100.0</v>
+      </c>
+      <c r="AN2" t="n">
+        <v>339.0</v>
+      </c>
+      <c r="AO2" t="n">
+        <v>297.0</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR2" t="n">
+        <v>2.2E7</v>
+      </c>
+      <c r="AS2" t="n">
+        <v>2.2E7</v>
+      </c>
+      <c r="AT2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AU2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AV2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AW2" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>116</v>
+      </c>
+      <c r="BE2" t="n">
+        <v>2026.0</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>124</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BU2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>92</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>122</v>
+      </c>
+      <c r="BY2" t="s">
+        <v>120</v>
+      </c>
+      <c r="BZ2" t="s">
+        <v>120</v>
+      </c>
+      <c r="CA2" t="s">
+        <v>92</v>
+      </c>
+      <c r="CB2" t="n" s="1">
+        <v>46134.0</v>
+      </c>
+      <c r="CC2" t="n" s="1">
+        <v>46173.0</v>
+      </c>
+      <c r="CD2" t="s">
+        <v>125</v>
+      </c>
+      <c r="CE2" t="s">
+        <v>92</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>126</v>
+      </c>
+      <c r="CG2" t="s">
+        <v>127</v>
+      </c>
+      <c r="CH2" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI2" t="s">
+        <v>129</v>
+      </c>
+      <c r="CJ2" t="s">
+        <v>130</v>
+      </c>
+      <c r="CK2" t="n" s="1">
+        <v>46280.38012731481</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>